--- v0 (2026-05-02)
+++ v1 (2026-08-16)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Primary Antibodies" sheetId="1" r:id="rId4"/>
     <sheet name="Secondary Antibodies" sheetId="2" r:id="rId5"/>
     <sheet name="Data" sheetId="3" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="659">
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Details</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Settings</t>
   </si>
   <si>
     <t>PID</t>
   </si>
   <si>
     <t>EPIC PID</t>
   </si>
   <si>
     <t>Antigen Symbol</t>
   </si>
   <si>
@@ -2051,50 +2051,53 @@
     <t>canine</t>
   </si>
   <si>
     <t>feline</t>
   </si>
   <si>
     <t>monkey</t>
   </si>
   <si>
     <t>pig</t>
   </si>
   <si>
     <t>fish</t>
   </si>
   <si>
     <t>marsupial</t>
   </si>
   <si>
     <t>rodent</t>
   </si>
   <si>
     <t>amphibian</t>
   </si>
   <si>
     <t>frog</t>
+  </si>
+  <si>
+    <t>Donkey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -8012,80 +8015,91 @@
       </c>
       <c r="B21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>499</v>
       </c>
       <c r="B22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>634</v>
       </c>
       <c r="B23" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>635</v>
       </c>
+      <c r="B24" t="s">
+        <v>658</v>
+      </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>636</v>
       </c>
+      <c r="B25" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>637</v>
       </c>
+      <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>638</v>
       </c>
+      <c r="B27"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>639</v>
       </c>
+      <c r="B28"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>640</v>
       </c>
+      <c r="B29"/>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>140</v>
       </c>
+      <c r="B30"/>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>643</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>