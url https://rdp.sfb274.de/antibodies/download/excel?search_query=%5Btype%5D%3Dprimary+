--- v1 (2026-08-16)
+++ v2 (2026-10-22)
@@ -1951,54 +1951,54 @@
   <si>
     <t>Excitation Max. (in nm)</t>
   </si>
   <si>
     <t>Emission Max. (in nm)</t>
   </si>
   <si>
     <t>rg_bareyre</t>
   </si>
   <si>
     <t>rg_beissbarth</t>
   </si>
   <si>
     <t>rg_berghoff</t>
   </si>
   <si>
     <t>rg_brueck</t>
   </si>
   <si>
     <t>rg_fluegel</t>
   </si>
   <si>
     <t>rg_godinho</t>
   </si>
   <si>
+    <t>rg_gokce</t>
+  </si>
+  <si>
     <t>rg_goetz</t>
-  </si>
-[...1 lines deleted...]
-    <t>rg_gokce</t>
   </si>
   <si>
     <t>rg_herwerth</t>
   </si>
   <si>
     <t>rg_jaekel</t>
   </si>
   <si>
     <t>rg_kerschensteiner</t>
   </si>
   <si>
     <t>rg_klughammer</t>
   </si>
   <si>
     <t>rg_korn</t>
   </si>
   <si>
     <t>rg_liesz</t>
   </si>
   <si>
     <t>rg_meissner</t>
   </si>
   <si>
     <t>rg_merlini</t>
   </si>