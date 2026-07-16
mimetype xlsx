--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Primary Antibodies" sheetId="1" r:id="rId4"/>
     <sheet name="Secondary Antibodies" sheetId="2" r:id="rId5"/>
     <sheet name="Data" sheetId="3" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Details</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Settings</t>
   </si>
   <si>
     <t>PID</t>
   </si>
   <si>
     <t>EPIC PID</t>
   </si>
   <si>
     <t>Antigen Symbol</t>
   </si>
   <si>
@@ -769,83 +769,1445 @@
 1:10,000 - 1:200,000 for Western blotting with ECL substrates</t>
   </si>
   <si>
     <t xml:space="preserve">Storage and Rehydration: Store freeze-dried solid at 2-8°C. Rehydrate with the indicated volume of dH2O and centrifuge if not clear. Prepare working dilution on day of use. Product is stable for about 6 weeks at 2-8°C as an undiluted liquid.
 Extended Storage after Rehydration: Aliquot and freeze at -70°C or below. Avoid repeated freezing and thawing. Alternatively, add an equal volume of glycerol (ACS grade or better) for a final concentration of 50%, and store at -20°C as a liquid. </t>
   </si>
   <si>
     <t>rg_gaertner</t>
   </si>
   <si>
     <t>secondary-0106</t>
   </si>
   <si>
     <t>AB_2307392</t>
   </si>
   <si>
     <t>Mouse IgG (H+L) mouse</t>
   </si>
   <si>
     <t xml:space="preserve"> 115-035-146</t>
   </si>
   <si>
     <t>Store freeze-dried solid at 2-8°C. Rehydrate with the indicated volume of dH2O and centrifuge if not clear. Prepare working dilution on day of use. Product is stable for about 6 weeks at 2-8°C as an undiluted liquid.</t>
   </si>
   <si>
+    <t>secondary-0109</t>
+  </si>
+  <si>
+    <t>Blue Fluorescent Nissl Stain</t>
+  </si>
+  <si>
+    <t>435 nm</t>
+  </si>
+  <si>
+    <t>455 nm</t>
+  </si>
+  <si>
+    <t>Camilla, Giudici</t>
+  </si>
+  <si>
+    <t>N21479</t>
+  </si>
+  <si>
     <t>rg_bareyre</t>
   </si>
   <si>
+    <t>secondary-0110</t>
+  </si>
+  <si>
+    <t>AB_1500700</t>
+  </si>
+  <si>
+    <t>Chicken Anti-Rat IgG Antibody, Alexa Fluor 647 Conjugated</t>
+  </si>
+  <si>
+    <t>IgY</t>
+  </si>
+  <si>
+    <t>A21472</t>
+  </si>
+  <si>
+    <t>secondary-0111</t>
+  </si>
+  <si>
+    <t>AB_2572212</t>
+  </si>
+  <si>
+    <t>NeuroTrace® 640/660 Deep-Red Fluorescent Nissl Stain</t>
+  </si>
+  <si>
+    <t>N21483</t>
+  </si>
+  <si>
+    <t>secondary-0112</t>
+  </si>
+  <si>
+    <t>AB_2890549</t>
+  </si>
+  <si>
+    <t>Donkey anti-Rat IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ Plus 405</t>
+  </si>
+  <si>
+    <t>AF 405</t>
+  </si>
+  <si>
+    <t>A48268</t>
+  </si>
+  <si>
+    <t>secondary-0113</t>
+  </si>
+  <si>
+    <t>AB_2340375</t>
+  </si>
+  <si>
+    <t>Alexa Fluor 488 AffiniPure Donkey Anti-Chicken IgY (IgG) (H+L)</t>
+  </si>
+  <si>
+    <t>Ig</t>
+  </si>
+  <si>
+    <t>Dianova</t>
+  </si>
+  <si>
+    <t>703-545-155</t>
+  </si>
+  <si>
+    <t>secondary-0114</t>
+  </si>
+  <si>
+    <t>AB_2340379</t>
+  </si>
+  <si>
+    <t>Alexa Fluor 647-AffiniPure Donkey Anti-Chicken IgY (IgG) (H+L) (min X Bov,Gt,GP,Sy Hms,Hrs,Hu,Ms,Rb,</t>
+  </si>
+  <si>
+    <t>703-605-155</t>
+  </si>
+  <si>
+    <t>secondary-0115</t>
+  </si>
+  <si>
+    <t>AB_2535864</t>
+  </si>
+  <si>
+    <t>Donkey anti-goat IgG (H+L) Cross-Absorbed Secondary antibody</t>
+  </si>
+  <si>
+    <t>goat IgG</t>
+  </si>
+  <si>
+    <t>A21447</t>
+  </si>
+  <si>
+    <t>secondary-0116</t>
+  </si>
+  <si>
+    <t>AB_2313737</t>
+  </si>
+  <si>
+    <t>Alexa Fluor 594 donkey anti-goat</t>
+  </si>
+  <si>
+    <t>A11058</t>
+  </si>
+  <si>
+    <t>secondary-0117</t>
+  </si>
+  <si>
+    <t>AB_141844</t>
+  </si>
+  <si>
+    <t>Donkey Anti-Goat IgG (H+L) Antibody, Alexa Fluor  647 Conjugated</t>
+  </si>
+  <si>
+    <t>secondary-0118</t>
+  </si>
+  <si>
+    <t>AB_2535741</t>
+  </si>
+  <si>
+    <t>Donkey anti-Goat IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 680</t>
+  </si>
+  <si>
+    <t>A21084</t>
+  </si>
+  <si>
+    <t>secondary-0119</t>
+  </si>
+  <si>
+    <t>AB_2340398</t>
+  </si>
+  <si>
+    <t>Biotin-SP-AffiniPure F(ab')2 Fragment Donkey Anti-Goat IgG (H+L) (min X Ck,GP,Sy Hms,Hrs,Hu,Ms,Rb,Ra</t>
+  </si>
+  <si>
+    <t>unknown</t>
+  </si>
+  <si>
+    <t>705-066-147</t>
+  </si>
+  <si>
+    <t>secondary-0120</t>
+  </si>
+  <si>
+    <t>AB_2890636</t>
+  </si>
+  <si>
+    <t>Anti-Guinea Pig IgG (H+L), highly cross-adsorbed, CF™ 633 antibody produced in donkey</t>
+  </si>
+  <si>
+    <t>SAB4600129</t>
+  </si>
+  <si>
+    <t>secondary-0121</t>
+  </si>
+  <si>
+    <t>AB_2340478</t>
+  </si>
+  <si>
+    <t>Alexa Fluor 680-AffiniPure Donkey Anti-Guinea Pig IgG (H+L) (min X Bov,Ck,Gt,Sy Hms,Hrs,Hu,Ms,Rb,Rat</t>
+  </si>
+  <si>
+    <t>AF 680</t>
+  </si>
+  <si>
+    <t>706-625-148</t>
+  </si>
+  <si>
+    <t>secondary-0122</t>
+  </si>
+  <si>
+    <t>AB_2340460</t>
+  </si>
+  <si>
+    <t>Cy3-AffiniPure Donkey Anti-Guinea Pig IgG (H+L) (min X Bov,Ck,Gt,Sy Hms,Hrs,Hu,Ms,Rb,Rat,Shp Sr Prot</t>
+  </si>
+  <si>
+    <t>706-165-148</t>
+  </si>
+  <si>
+    <t>secondary-0123</t>
+  </si>
+  <si>
+    <t>AB_2884884</t>
+  </si>
+  <si>
+    <t>Donkey anti-Mouse IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ Plus 405</t>
+  </si>
+  <si>
+    <t>A48257</t>
+  </si>
+  <si>
+    <t>secondary-0124</t>
+  </si>
+  <si>
+    <t>AB_141607</t>
+  </si>
+  <si>
+    <t>Donkey anti-Mouse IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 488</t>
+  </si>
+  <si>
+    <t>A21202</t>
+  </si>
+  <si>
+    <t>secondary-0125</t>
+  </si>
+  <si>
+    <t>AB_2762848</t>
+  </si>
+  <si>
+    <t>Donkey anti-Mouse IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ Plus 555</t>
+  </si>
+  <si>
+    <t>A32773</t>
+  </si>
+  <si>
+    <t>secondary-0126</t>
+  </si>
+  <si>
+    <t>AB_162542</t>
+  </si>
+  <si>
+    <t>Donkey Anti-Mouse IgG (H+L) Polyclonal Antibody, Alexa Fluor ?? 647 Conjugated</t>
+  </si>
+  <si>
+    <t>A31571</t>
+  </si>
+  <si>
+    <t>secondary-0127</t>
+  </si>
+  <si>
+    <t>AB_2923541</t>
+  </si>
+  <si>
+    <t>Donkey Anti-Rabbit IgG H&amp;L (Alexa Fluor® 405)</t>
+  </si>
+  <si>
+    <t>Abcam</t>
+  </si>
+  <si>
+    <t>ab175651</t>
+  </si>
+  <si>
+    <t>secondary-0128</t>
+  </si>
+  <si>
+    <t>AB_2535792</t>
+  </si>
+  <si>
+    <t>Donkey anti-Rabbit IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 488</t>
+  </si>
+  <si>
+    <t>A21206</t>
+  </si>
+  <si>
+    <t>secondary-0129</t>
+  </si>
+  <si>
+    <t>AB_2762835</t>
+  </si>
+  <si>
+    <t>Donkey anti-Rabbit IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ Plus 647</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> A32795</t>
+  </si>
+  <si>
+    <t>secondary-0130</t>
+  </si>
+  <si>
+    <t>AB_2556547</t>
+  </si>
+  <si>
+    <t>Donkey anti-Rabbit IgG (H+L) ReadyProbes Secondary Antibody, Alexa Fluor™ 594</t>
+  </si>
+  <si>
+    <t>R37119</t>
+  </si>
+  <si>
+    <t>secondary-0131</t>
+  </si>
+  <si>
+    <t>AB_2737355</t>
+  </si>
+  <si>
+    <t>Donkey Anti-Rat IgG H&amp;L (Alexa Fluor® 488) preadsorbed</t>
+  </si>
+  <si>
+    <t>ab150153</t>
+  </si>
+  <si>
+    <t>secondary-0132</t>
+  </si>
+  <si>
+    <t>AB_2535795</t>
+  </si>
+  <si>
+    <t>Donkey anti-Rat IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 594</t>
+  </si>
+  <si>
+    <t>A21209</t>
+  </si>
+  <si>
+    <t>secondary-0133</t>
+  </si>
+  <si>
+    <t>AB_2893138</t>
+  </si>
+  <si>
+    <t>Donkey anti-Rat IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ Plus 647</t>
+  </si>
+  <si>
+    <t>A48272</t>
+  </si>
+  <si>
+    <t>secondary-0134</t>
+  </si>
+  <si>
+    <t>AB_2535522</t>
+  </si>
+  <si>
+    <t>Donkey anti-Rat IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, HRP</t>
+  </si>
+  <si>
+    <t>A18745</t>
+  </si>
+  <si>
+    <t>secondary-0135</t>
+  </si>
+  <si>
+    <t>AB_2534082</t>
+  </si>
+  <si>
+    <t>Donkey anti-Sheep IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 488</t>
+  </si>
+  <si>
+    <t>A11015</t>
+  </si>
+  <si>
+    <t>secondary-0136</t>
+  </si>
+  <si>
+    <t>AB_2535865</t>
+  </si>
+  <si>
+    <t>Donkey anti-Sheep IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
+  </si>
+  <si>
+    <t>A21448</t>
+  </si>
+  <si>
+    <t>secondary-0137</t>
+  </si>
+  <si>
+    <t>AB_2534725</t>
+  </si>
+  <si>
+    <t>Donkey anti-Sheep IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Biotin</t>
+  </si>
+  <si>
+    <t>A16052</t>
+  </si>
+  <si>
+    <t>secondary-0138</t>
+  </si>
+  <si>
+    <t>AB_2636803</t>
+  </si>
+  <si>
+    <t>Goat Anti-Chicken IgY H&amp;L (Alexa Fluor® 488) ab150169</t>
+  </si>
+  <si>
+    <t>ab150169</t>
+  </si>
+  <si>
+    <t>secondary-0139</t>
+  </si>
+  <si>
+    <t>AB_2556650</t>
+  </si>
+  <si>
+    <t>Goat anti-Chicken IgY (H+L) Cross-Adsorbed Secondary Antibody, DyLight™ 488</t>
+  </si>
+  <si>
+    <t>SA5-10070</t>
+  </si>
+  <si>
+    <t>secondary-0140</t>
+  </si>
+  <si>
+    <t>AB_1500594</t>
+  </si>
+  <si>
+    <t>Goat Anti-Chicken IgG Antibody, Alexa Fluor?? 647 Conjugated</t>
+  </si>
+  <si>
+    <t>A21449</t>
+  </si>
+  <si>
+    <t>secondary-0141</t>
+  </si>
+  <si>
+    <t>AB_2534099</t>
+  </si>
+  <si>
+    <t>Goat anti-Chicken IgY (H+L) Secondary Antibody, Alexa Fluor™ 594</t>
+  </si>
+  <si>
+    <t>A-11042</t>
+  </si>
+  <si>
+    <t>secondary-0142</t>
+  </si>
+  <si>
+    <t>AB_2716250</t>
+  </si>
+  <si>
+    <t>Goat Anti-Chicken IgY H&amp;L (Alexa Fluor 594) preadsorbed</t>
+  </si>
+  <si>
+    <t>ab150176</t>
+  </si>
+  <si>
+    <t>secondary-0143</t>
+  </si>
+  <si>
+    <t>AB_2534117</t>
+  </si>
+  <si>
+    <t>Alexa Fluor® 488 Goat Anti-Guinea Pig IgG (H+L) Antibody, highly cross-adsorbed</t>
+  </si>
+  <si>
+    <t>A11073</t>
+  </si>
+  <si>
+    <t>secondary-0144</t>
+  </si>
+  <si>
+    <t>AB_1500610</t>
+  </si>
+  <si>
+    <t>Goat Anti-Guinea Pig IgG Antibody, Alexa Fluor 555 Conjugated</t>
+  </si>
+  <si>
+    <t>A21435</t>
+  </si>
+  <si>
+    <t>secondary-0145</t>
+  </si>
+  <si>
+    <t>AB_2534120</t>
+  </si>
+  <si>
+    <t>Goat anti-Guinea Pig IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 594</t>
+  </si>
+  <si>
+    <t>A11076</t>
+  </si>
+  <si>
+    <t>secondary-0146</t>
+  </si>
+  <si>
+    <t>AB_2535867</t>
+  </si>
+  <si>
+    <t>Goat anti-Guinea Pig IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
+  </si>
+  <si>
+    <t>A21450</t>
+  </si>
+  <si>
+    <t>secondary-0147</t>
+  </si>
+  <si>
+    <t>TR Methyl Ester</t>
+  </si>
+  <si>
+    <t>C34556</t>
+  </si>
+  <si>
+    <t>secondary-0148</t>
+  </si>
+  <si>
+    <t>Streptavidin-FITC</t>
+  </si>
+  <si>
+    <t>FITC</t>
+  </si>
+  <si>
+    <t>SA-10002</t>
+  </si>
+  <si>
+    <t>secondary-0149</t>
+  </si>
+  <si>
+    <t>Streptavidin-AF647</t>
+  </si>
+  <si>
+    <t>S32357</t>
+  </si>
+  <si>
+    <t>secondary-0150</t>
+  </si>
+  <si>
+    <t>Streptavidin, 647</t>
+  </si>
+  <si>
+    <t>S21374</t>
+  </si>
+  <si>
+    <t>secondary-0151</t>
+  </si>
+  <si>
+    <t>Streptavidin, 633</t>
+  </si>
+  <si>
+    <t>S21375</t>
+  </si>
+  <si>
+    <t>secondary-0152</t>
+  </si>
+  <si>
+    <t>Streptavidin, 594</t>
+  </si>
+  <si>
+    <t>S32356</t>
+  </si>
+  <si>
+    <t>secondary-0153</t>
+  </si>
+  <si>
+    <t>Streptavidin, 568</t>
+  </si>
+  <si>
+    <t>AF 568</t>
+  </si>
+  <si>
+    <t>S11226</t>
+  </si>
+  <si>
+    <t>secondary-0154</t>
+  </si>
+  <si>
+    <t>Streptavidin, 546</t>
+  </si>
+  <si>
+    <t>AF 546</t>
+  </si>
+  <si>
+    <t>S11225</t>
+  </si>
+  <si>
+    <t>secondary-0155</t>
+  </si>
+  <si>
+    <t>Streptavidin, 514</t>
+  </si>
+  <si>
+    <t>AF 514</t>
+  </si>
+  <si>
+    <t>S32353</t>
+  </si>
+  <si>
+    <t>secondary-0156</t>
+  </si>
+  <si>
+    <t>AB_2315383</t>
+  </si>
+  <si>
+    <t>Streptavidin, Alexa Fluor 488 conjugate</t>
+  </si>
+  <si>
+    <t>S32354</t>
+  </si>
+  <si>
+    <t>secondary-0157</t>
+  </si>
+  <si>
+    <t>Streptavidin, 430</t>
+  </si>
+  <si>
+    <t>AF 430</t>
+  </si>
+  <si>
+    <t>S11237</t>
+  </si>
+  <si>
+    <t>secondary-0158</t>
+  </si>
+  <si>
+    <t>AB_772210</t>
+  </si>
+  <si>
+    <t>Sheep Anti-Mouse IgG - Horseradish Peroxidase</t>
+  </si>
+  <si>
+    <t>VWR</t>
+  </si>
+  <si>
+    <t>NA931</t>
+  </si>
+  <si>
+    <t>secondary-0159</t>
+  </si>
+  <si>
+    <t>AB_2620170</t>
+  </si>
+  <si>
+    <t>NeuroTrace® 530/615 Red Fluorescent Nissl Stain</t>
+  </si>
+  <si>
+    <t>N21482</t>
+  </si>
+  <si>
+    <t>secondary-0160</t>
+  </si>
+  <si>
+    <t>AB_396781</t>
+  </si>
+  <si>
+    <t>Rat Anti-CD45R / B220 Monoclonal Antibody, Alexa Fluor?? 488 Conjugated, Clone RA3-6B2</t>
+  </si>
+  <si>
+    <t>IgG2a</t>
+  </si>
+  <si>
+    <t>BD Pharmingen</t>
+  </si>
+  <si>
+    <t>secondary-0161</t>
+  </si>
+  <si>
+    <t>AB_2534027</t>
+  </si>
+  <si>
+    <t>Rabbit anti-Goat IgG (H+L) Cross-Adsorbed Secondary Antibody, Biotin-XX</t>
+  </si>
+  <si>
+    <t>A10518</t>
+  </si>
+  <si>
+    <t>secondary-0162</t>
+  </si>
+  <si>
+    <t>AB_2535863</t>
+  </si>
+  <si>
+    <t>Rabbit anti-Goat IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
+  </si>
+  <si>
+    <t>A21446</t>
+  </si>
+  <si>
+    <t>secondary-0163</t>
+  </si>
+  <si>
+    <t>AB_2307440</t>
+  </si>
+  <si>
+    <t>Lycopersicon esculentum lectin (LEL, TL)</t>
+  </si>
+  <si>
+    <t>Florscein</t>
+  </si>
+  <si>
+    <t>Vector</t>
+  </si>
+  <si>
+    <t>FL-1171</t>
+  </si>
+  <si>
+    <t>secondary-0164</t>
+  </si>
+  <si>
+    <t>AB_228356</t>
+  </si>
+  <si>
+    <t>Goat anti-Rat IgG (H+L) Secondary Antibody, HRP</t>
+  </si>
+  <si>
+    <t>secondary-0165</t>
+  </si>
+  <si>
+    <t>AB_954847</t>
+  </si>
+  <si>
+    <t>Goat anti-Guinea pig IgG H&amp;L (Biotin) secondary antibody</t>
+  </si>
+  <si>
+    <t>ab6907</t>
+  </si>
+  <si>
+    <t>secondary-0166</t>
+  </si>
+  <si>
+    <t>AB_2337621</t>
+  </si>
+  <si>
+    <t>Biotin-SP-AffiniPure Goat Anti-Human IgG (H+L)</t>
+  </si>
+  <si>
+    <t>109-065-003</t>
+  </si>
+  <si>
+    <t>secondary-0167</t>
+  </si>
+  <si>
+    <t>AB_2337577</t>
+  </si>
+  <si>
+    <t>Peroxidase-AffiniPure Goat Anti-Human IgG (H+L)</t>
+  </si>
+  <si>
+    <t>109-035-003</t>
+  </si>
+  <si>
+    <t>secondary-0168</t>
+  </si>
+  <si>
+    <t>AB_221604</t>
+  </si>
+  <si>
+    <t>Goat Anti-Mouse IgG (H+L) Polyclonal Antibody, Alexa Fluor 405 Conjugated</t>
+  </si>
+  <si>
+    <t>A31553</t>
+  </si>
+  <si>
+    <t>secondary-0169</t>
+  </si>
+  <si>
+    <t>AB_1500650</t>
+  </si>
+  <si>
+    <t>Goat Anti-Mouse IgG Antibody, Alexa Fluor 430 Conjugated</t>
+  </si>
+  <si>
+    <t>A11063</t>
+  </si>
+  <si>
+    <t>secondary-0170</t>
+  </si>
+  <si>
+    <t>AB_2534069</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 488</t>
+  </si>
+  <si>
+    <t>A11001</t>
+  </si>
+  <si>
+    <t>secondary-0171</t>
+  </si>
+  <si>
+    <t>AB_2536184</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 635</t>
+  </si>
+  <si>
+    <t>AF 635</t>
+  </si>
+  <si>
+    <t>A31574</t>
+  </si>
+  <si>
+    <t>secondary-0172</t>
+  </si>
+  <si>
+    <t>AB_2338476</t>
+  </si>
+  <si>
+    <t>AffiniPure Fab Fragment Goat Anti-Mouse IgG (H+L)</t>
+  </si>
+  <si>
+    <t>unconjugated</t>
+  </si>
+  <si>
+    <t>115-007-003</t>
+  </si>
+  <si>
+    <t>secondary-0173</t>
+  </si>
+  <si>
+    <t>AB_2762825</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ Plus 594</t>
+  </si>
+  <si>
+    <t>A32742</t>
+  </si>
+  <si>
+    <t>secondary-0174</t>
+  </si>
+  <si>
+    <t>AB_2535805</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
+  </si>
+  <si>
+    <t>A21236</t>
+  </si>
+  <si>
+    <t>secondary-0175</t>
+  </si>
+  <si>
+    <t>AB_2534084</t>
+  </si>
+  <si>
+    <t>F(ab')2-Goat anti-Mouse IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 488</t>
+  </si>
+  <si>
+    <t>A11017</t>
+  </si>
+  <si>
+    <t>secondary-0176</t>
+  </si>
+  <si>
+    <t>AB_221605</t>
+  </si>
+  <si>
+    <t>Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 405</t>
+  </si>
+  <si>
+    <t>A31556</t>
+  </si>
+  <si>
+    <t>secondary-0177</t>
+  </si>
+  <si>
+    <t>AB_2534111</t>
+  </si>
+  <si>
+    <t>Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 430</t>
+  </si>
+  <si>
+    <t>A11064</t>
+  </si>
+  <si>
+    <t>secondary-0178</t>
+  </si>
+  <si>
+    <t>AB_2762824</t>
+  </si>
+  <si>
+    <t>Goat anti-Rabbit IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ Plus 594</t>
+  </si>
+  <si>
+    <t>A32740</t>
+  </si>
+  <si>
+    <t>secondary-0179</t>
+  </si>
+  <si>
+    <t>AB_1137665</t>
+  </si>
+  <si>
+    <t>Goat Anti-Rabbit IgG BioChemika Antibody, Atto 655 Conjugated</t>
+  </si>
+  <si>
+    <t>Atto 655</t>
+  </si>
+  <si>
+    <t>Sigma-Aldrich</t>
+  </si>
+  <si>
+    <t>secondary-0180</t>
+  </si>
+  <si>
+    <t>AB_10375717</t>
+  </si>
+  <si>
+    <t>Goat Anti-Rabbit BiotinX IgG (H+L) Antibody, Biotin-XX Conjugated</t>
+  </si>
+  <si>
+    <t>Biotin-XX</t>
+  </si>
+  <si>
+    <t>B2770</t>
+  </si>
+  <si>
+    <t>secondary-0181</t>
+  </si>
+  <si>
+    <t>AB_2099233</t>
+  </si>
+  <si>
+    <t>Anti-rabbit IgG, HRP-linked Antibody</t>
+  </si>
+  <si>
+    <t>Cell Signaling Technology</t>
+  </si>
+  <si>
+    <t>7074S</t>
+  </si>
+  <si>
+    <t>secondary-0182</t>
+  </si>
+  <si>
+    <t>AB_2536100</t>
+  </si>
+  <si>
+    <t>Goat anti-Rabbit IgG (Heavy Chain), Superclonal Recombinant Secondary Antibody, Alexa Fluor™ 555</t>
+  </si>
+  <si>
+    <t>A27039</t>
+  </si>
+  <si>
+    <t>secondary-0183</t>
+  </si>
+  <si>
+    <t>AB_2535813</t>
+  </si>
+  <si>
+    <t>Goat anti-Rabbit IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
+  </si>
+  <si>
+    <t>A21245</t>
+  </si>
+  <si>
+    <t>secondary-0184</t>
+  </si>
+  <si>
+    <t>AB_2534114</t>
+  </si>
+  <si>
+    <t>F(ab')2-Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 488</t>
+  </si>
+  <si>
+    <t>A11070</t>
+  </si>
+  <si>
+    <t>secondary-0185</t>
+  </si>
+  <si>
+    <t>AB_2534074</t>
+  </si>
+  <si>
+    <t>Goat anti-Rat IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 488</t>
+  </si>
+  <si>
+    <t>A11006</t>
+  </si>
+  <si>
+    <t>secondary-0186</t>
+  </si>
+  <si>
+    <t>AB_10561522</t>
+  </si>
+  <si>
+    <t>Goat anti-Rat IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 594</t>
+  </si>
+  <si>
+    <t>A11007</t>
+  </si>
+  <si>
+    <t>secondary-0187</t>
+  </si>
+  <si>
+    <t>AB_141778</t>
+  </si>
+  <si>
+    <t>Goat Anti-Rat IgG (H+L) Antibody, Alexa Fluor 647 Conjugated</t>
+  </si>
+  <si>
+    <t>A21094</t>
+  </si>
+  <si>
+    <t>secondary-0188</t>
+  </si>
+  <si>
+    <t>AB_2340461</t>
+  </si>
+  <si>
+    <t>Cy™3 AffiniPure™ F(ab')₂ Fragment Donkey Anti-Guinea Pig IgG (H+L)</t>
+  </si>
+  <si>
+    <t>Cyanine Cy™3</t>
+  </si>
+  <si>
+    <t>guinea pig IgG (H+L)</t>
+  </si>
+  <si>
+    <t>706-166-148</t>
+  </si>
+  <si>
+    <t>rg_goetz</t>
+  </si>
+  <si>
+    <t>secondary-0189</t>
+  </si>
+  <si>
+    <t>AB_2307443</t>
+  </si>
+  <si>
+    <t>Cy™3 AffiniPure™ Donkey Anti-Rabbit IgG (H+L)</t>
+  </si>
+  <si>
+    <t>rabbit IgG (H+L)</t>
+  </si>
+  <si>
+    <t>Jackson ImmunoResearch (Dianova)</t>
+  </si>
+  <si>
+    <t>711-165-152</t>
+  </si>
+  <si>
+    <t>secondary-0190</t>
+  </si>
+  <si>
+    <t>AB_2535809</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgG1 Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
+  </si>
+  <si>
+    <t>mouse IgG1 (gamma 1)</t>
+  </si>
+  <si>
+    <t>secondary-0191</t>
+  </si>
+  <si>
+    <t>AB_2535811</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgG2b Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
+  </si>
+  <si>
+    <t>mouse IgG2b</t>
+  </si>
+  <si>
+    <t>A-21242</t>
+  </si>
+  <si>
+    <t>secondary-0192</t>
+  </si>
+  <si>
+    <t>AB_2535713</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgM (Heavy chain) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 594</t>
+  </si>
+  <si>
+    <t>mouse IgM</t>
+  </si>
+  <si>
+    <t>A-21044</t>
+  </si>
+  <si>
+    <t>secondary-0193</t>
+  </si>
+  <si>
+    <t>AB_2534125</t>
+  </si>
+  <si>
+    <t>Goat anti-Rat IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 546</t>
+  </si>
+  <si>
+    <t>rat IgG</t>
+  </si>
+  <si>
+    <t>A-11081</t>
+  </si>
+  <si>
+    <t>secondary-0194</t>
+  </si>
+  <si>
+    <t>AB_2340436</t>
+  </si>
+  <si>
+    <t>Alexa Fluor® 647 AffiniPure™ Donkey Anti-Goat IgG (H+L)</t>
+  </si>
+  <si>
+    <t>705-605-003</t>
+  </si>
+  <si>
+    <t>secondary-0195</t>
+  </si>
+  <si>
+    <t>AB_2535731</t>
+  </si>
+  <si>
+    <t>Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 633</t>
+  </si>
+  <si>
+    <t>AF 633</t>
+  </si>
+  <si>
+    <t>rabbit IgG</t>
+  </si>
+  <si>
+    <t>A-21070</t>
+  </si>
+  <si>
+    <t>secondary-0196</t>
+  </si>
+  <si>
+    <t>AB_2534077</t>
+  </si>
+  <si>
+    <t>Goat anti-Rabbit IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 546</t>
+  </si>
+  <si>
+    <t>A-11010</t>
+  </si>
+  <si>
+    <t>secondary-0197</t>
+  </si>
+  <si>
+    <t>AB_2535810</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgG2a Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 647</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mouse IgG2a </t>
+  </si>
+  <si>
+    <t>A-21241</t>
+  </si>
+  <si>
+    <t>secondary-0198</t>
+  </si>
+  <si>
+    <t>AB_2535765</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgG1 Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 546</t>
+  </si>
+  <si>
+    <t>A-21123</t>
+  </si>
+  <si>
+    <t>secondary-0199</t>
+  </si>
+  <si>
+    <t>AB_2307338</t>
+  </si>
+  <si>
+    <t>AffiniPure Fab fragment Donkey anti-mouse IgG (H+L)</t>
+  </si>
+  <si>
+    <t>Fab Fragment</t>
+  </si>
+  <si>
+    <t>whole molecule mouse IgG + light chains other mouse Ig</t>
+  </si>
+  <si>
+    <t>715-007-003</t>
+  </si>
+  <si>
+    <t>secondary-0200</t>
+  </si>
+  <si>
+    <t>AB_2687626</t>
+  </si>
+  <si>
+    <t>m-IgGk BP-HRP</t>
+  </si>
+  <si>
+    <t>mouse IgGk light chain</t>
+  </si>
+  <si>
+    <t>Santa Cruz Biotechnology</t>
+  </si>
+  <si>
+    <t>sc-516102</t>
+  </si>
+  <si>
+    <t>secondary-0201</t>
+  </si>
+  <si>
+    <t>AB_10959891</t>
+  </si>
+  <si>
+    <t>Mouse IgG Isotype Control</t>
+  </si>
+  <si>
+    <t>mouse IgG</t>
+  </si>
+  <si>
+    <t>secondary-0202</t>
+  </si>
+  <si>
+    <t>Anti-mouse IgG (H+L), Biotinylated</t>
+  </si>
+  <si>
+    <t>BA-9200</t>
+  </si>
+  <si>
+    <t>secondary-0203</t>
+  </si>
+  <si>
+    <t>AB_141637</t>
+  </si>
+  <si>
+    <t>Donkey anti-Rabbit IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 594</t>
+  </si>
+  <si>
+    <t>A-21207</t>
+  </si>
+  <si>
+    <t>secondary-0204</t>
+  </si>
+  <si>
+    <t>AB_2563484</t>
+  </si>
+  <si>
+    <t>PE Donkey anti-rabbit IgG</t>
+  </si>
+  <si>
+    <t>PE</t>
+  </si>
+  <si>
+    <t>BioLegend</t>
+  </si>
+  <si>
+    <t>rg_kerschensteiner</t>
+  </si>
+  <si>
+    <t>secondary-0205</t>
+  </si>
+  <si>
+    <t>AB_2716139</t>
+  </si>
+  <si>
+    <t>Alexa Fluor® 647 anti-rat IgG2a</t>
+  </si>
+  <si>
+    <t>secondary-0206</t>
+  </si>
+  <si>
+    <t>AB_2739376</t>
+  </si>
+  <si>
+    <t>Itga5/Itgb5 complex</t>
+  </si>
+  <si>
+    <t>secondary-0207</t>
+  </si>
+  <si>
+    <t>AB_3662309</t>
+  </si>
+  <si>
+    <t>anti-a smooth muscle actin</t>
+  </si>
+  <si>
+    <t>secondary-0208</t>
+  </si>
+  <si>
+    <t>AB_2340390</t>
+  </si>
+  <si>
+    <t>Peroxidase-conjugated AffiniPure Donkey Anti-Goat IgG (H+L)</t>
+  </si>
+  <si>
+    <t>Peroxidase-conjugated</t>
+  </si>
+  <si>
+    <t>705-035-003</t>
+  </si>
+  <si>
+    <t>secondary-0209</t>
+  </si>
+  <si>
+    <t>AB_2534102</t>
+  </si>
+  <si>
+    <t>A11055</t>
+  </si>
+  <si>
+    <t>secondary-0210</t>
+  </si>
+  <si>
+    <t>AB_2633275</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgM (Heavy chain) CrossAdsorbed Secondary Antibody, Alexa Fluor 488</t>
+  </si>
+  <si>
+    <t>A32723</t>
+  </si>
+  <si>
+    <t>secondary-0211</t>
+  </si>
+  <si>
+    <t>AB_2633276</t>
+  </si>
+  <si>
+    <t>Goat anti-mouse IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor Plus 555</t>
+  </si>
+  <si>
+    <t>A32727</t>
+  </si>
+  <si>
+    <t>secondary-0212</t>
+  </si>
+  <si>
+    <t>AB_2535783</t>
+  </si>
+  <si>
+    <t>Goat anti-Mouse IgG2b Cross-Adsorbed Secondary Antibody, Alexa Fluor 555</t>
+  </si>
+  <si>
+    <t>A-21147</t>
+  </si>
+  <si>
+    <t>secondary-0213</t>
+  </si>
+  <si>
+    <t>Fluoromyelin (green)</t>
+  </si>
+  <si>
+    <t>F34651</t>
+  </si>
+  <si>
+    <t>secondary-0214</t>
+  </si>
+  <si>
+    <t>LipidTOX Green Neutral Neutral Lipid Stain</t>
+  </si>
+  <si>
+    <t>H34475</t>
+  </si>
+  <si>
+    <t>secondary-0215</t>
+  </si>
+  <si>
+    <t>LipidTOX Red Neutral Neutral Lipid Stain</t>
+  </si>
+  <si>
+    <t>H34476</t>
+  </si>
+  <si>
+    <t>secondary-0216</t>
+  </si>
+  <si>
+    <t>LipidTOX Deep Red Neutral Neutral Lipid Stain</t>
+  </si>
+  <si>
+    <t>H34477</t>
+  </si>
+  <si>
+    <t>secondary-0217</t>
+  </si>
+  <si>
+    <t>Dylight 488 Lycopersicon Esculentum (Tomato) Lectin</t>
+  </si>
+  <si>
+    <t>DL-1174</t>
+  </si>
+  <si>
     <t>rg_beissbarth</t>
   </si>
   <si>
     <t>rg_berghoff</t>
   </si>
   <si>
     <t>rg_brueck</t>
   </si>
   <si>
     <t>rg_fluegel</t>
   </si>
   <si>
     <t>rg_godinho</t>
   </si>
   <si>
-    <t>rg_goetz</t>
-[...1 lines deleted...]
-  <si>
     <t>rg_gokce</t>
   </si>
   <si>
     <t>rg_herwerth</t>
   </si>
   <si>
     <t>rg_jaekel</t>
   </si>
   <si>
-    <t>rg_kerschensteiner</t>
-[...1 lines deleted...]
-  <si>
     <t>rg_klughammer</t>
   </si>
   <si>
     <t>rg_korn</t>
   </si>
   <si>
     <t>rg_liesz</t>
   </si>
   <si>
     <t>rg_meissner</t>
   </si>
   <si>
     <t>rg_merlini</t>
   </si>
   <si>
     <t>rg_nessler</t>
   </si>
   <si>
     <t>rg_ninkovic</t>
   </si>
   <si>
     <t>rg_odoardi</t>
   </si>
   <si>
     <t>rg_portugues</t>
@@ -911,50 +2273,53 @@
     <t>marsupial</t>
   </si>
   <si>
     <t>rodent</t>
   </si>
   <si>
     <t>amphibian</t>
   </si>
   <si>
     <t>WideRange</t>
   </si>
   <si>
     <t>Chemical</t>
   </si>
   <si>
     <t>SpeciesIndependent</t>
   </si>
   <si>
     <t>rabbit</t>
   </si>
   <si>
     <t>chicken</t>
   </si>
   <si>
     <t>frog</t>
+  </si>
+  <si>
+    <t>Donkey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1673,84 +3038,84 @@
     <dataValidation type="date" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="Y1:Z1">
       <formula1>1</formula1>
       <formula2>402133</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF37"/>
+  <dimension ref="A1:AF146"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="Z2" sqref="Z2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10.54296875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="299.498" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="17.567" bestFit="true" customWidth="true" style="21"/>
     <col min="24" max="24" width="22.28" bestFit="true" customWidth="true" style="21"/>
-    <col min="25" max="25" width="19.852" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="10.54296875" bestFit="true" style="0"/>
     <col min="28" max="28" width="10.54296875" bestFit="true" style="0"/>
     <col min="29" max="29" width="10.54296875" bestFit="true" style="0"/>
     <col min="30" max="30" width="11.453125" customWidth="true" style="0"/>
     <col min="31" max="31" width="11.453125" customWidth="true" style="0"/>
     <col min="32" max="32" width="11.453125" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
@@ -3883,50 +5248,5832 @@
       <c r="P37"/>
       <c r="Q37" t="s">
         <v>137</v>
       </c>
       <c r="R37" t="s">
         <v>243</v>
       </c>
       <c r="S37"/>
       <c r="T37" t="s">
         <v>237</v>
       </c>
       <c r="U37"/>
       <c r="V37" t="s">
         <v>244</v>
       </c>
       <c r="W37" s="21">
         <v>45086.0</v>
       </c>
       <c r="X37" s="21">
         <v>45086.0</v>
       </c>
       <c r="Y37" t="s">
         <v>239</v>
       </c>
       <c r="Z37" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
+      <c r="A38" t="s">
+        <v>245</v>
+      </c>
+      <c r="B38" t="s">
+        <v>245</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38" t="s">
+        <v>246</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38" t="s">
+        <v>247</v>
+      </c>
+      <c r="N38" t="s">
+        <v>248</v>
+      </c>
+      <c r="O38" t="s">
+        <v>40</v>
+      </c>
+      <c r="P38" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>41</v>
+      </c>
+      <c r="R38" t="s">
+        <v>250</v>
+      </c>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38" s="21"/>
+      <c r="X38" s="21"/>
+      <c r="Y38" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32">
+      <c r="A39" t="s">
+        <v>252</v>
+      </c>
+      <c r="B39" t="s">
+        <v>252</v>
+      </c>
+      <c r="C39" t="s">
+        <v>253</v>
+      </c>
+      <c r="D39" t="s">
+        <v>254</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39" t="s">
+        <v>144</v>
+      </c>
+      <c r="H39">
+        <v>22</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>255</v>
+      </c>
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39" t="s">
+        <v>40</v>
+      </c>
+      <c r="P39" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>157</v>
+      </c>
+      <c r="R39" t="s">
+        <v>256</v>
+      </c>
+      <c r="S39"/>
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39" s="21"/>
+      <c r="X39" s="21"/>
+      <c r="Y39" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
+      <c r="A40" t="s">
+        <v>257</v>
+      </c>
+      <c r="B40" t="s">
+        <v>257</v>
+      </c>
+      <c r="C40" t="s">
+        <v>258</v>
+      </c>
+      <c r="D40" t="s">
+        <v>259</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40" t="s">
+        <v>40</v>
+      </c>
+      <c r="P40" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>157</v>
+      </c>
+      <c r="R40" t="s">
+        <v>260</v>
+      </c>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40" s="21"/>
+      <c r="X40" s="21"/>
+      <c r="Y40" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
+      <c r="A41" t="s">
+        <v>261</v>
+      </c>
+      <c r="B41" t="s">
+        <v>261</v>
+      </c>
+      <c r="C41" t="s">
+        <v>262</v>
+      </c>
+      <c r="D41" t="s">
+        <v>263</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41" t="s">
+        <v>264</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>39</v>
+      </c>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41" t="s">
+        <v>40</v>
+      </c>
+      <c r="P41" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>157</v>
+      </c>
+      <c r="R41" t="s">
+        <v>265</v>
+      </c>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41" s="21"/>
+      <c r="X41" s="21"/>
+      <c r="Y41" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
+      <c r="A42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B42" t="s">
+        <v>266</v>
+      </c>
+      <c r="C42" t="s">
+        <v>267</v>
+      </c>
+      <c r="D42" t="s">
+        <v>268</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42" t="s">
+        <v>49</v>
+      </c>
+      <c r="H42">
+        <v>24</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>269</v>
+      </c>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42" t="s">
+        <v>40</v>
+      </c>
+      <c r="P42" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>270</v>
+      </c>
+      <c r="R42" t="s">
+        <v>271</v>
+      </c>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42"/>
+      <c r="W42" s="21"/>
+      <c r="X42" s="21"/>
+      <c r="Y42" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
+      <c r="A43" t="s">
+        <v>272</v>
+      </c>
+      <c r="B43" t="s">
+        <v>272</v>
+      </c>
+      <c r="C43" t="s">
+        <v>273</v>
+      </c>
+      <c r="D43" t="s">
+        <v>274</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43" t="s">
+        <v>144</v>
+      </c>
+      <c r="H43">
+        <v>24</v>
+      </c>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>269</v>
+      </c>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43" t="s">
+        <v>40</v>
+      </c>
+      <c r="P43" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>137</v>
+      </c>
+      <c r="R43" t="s">
+        <v>275</v>
+      </c>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43" s="21"/>
+      <c r="X43" s="21"/>
+      <c r="Y43" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
+      <c r="A44" t="s">
+        <v>276</v>
+      </c>
+      <c r="B44" t="s">
+        <v>276</v>
+      </c>
+      <c r="C44" t="s">
+        <v>277</v>
+      </c>
+      <c r="D44" t="s">
+        <v>278</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44" t="s">
+        <v>144</v>
+      </c>
+      <c r="H44">
+        <v>24</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>180</v>
+      </c>
+      <c r="K44"/>
+      <c r="L44" t="s">
+        <v>279</v>
+      </c>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44" t="s">
+        <v>40</v>
+      </c>
+      <c r="P44" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>157</v>
+      </c>
+      <c r="R44" t="s">
+        <v>280</v>
+      </c>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44" s="21"/>
+      <c r="X44" s="21"/>
+      <c r="Y44" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
+      <c r="A45" t="s">
+        <v>281</v>
+      </c>
+      <c r="B45" t="s">
+        <v>281</v>
+      </c>
+      <c r="C45" t="s">
+        <v>282</v>
+      </c>
+      <c r="D45" t="s">
+        <v>283</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45" t="s">
+        <v>168</v>
+      </c>
+      <c r="H45">
+        <v>24</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>39</v>
+      </c>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45" t="s">
+        <v>40</v>
+      </c>
+      <c r="P45" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>157</v>
+      </c>
+      <c r="R45" t="s">
+        <v>284</v>
+      </c>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45" s="21"/>
+      <c r="X45" s="21"/>
+      <c r="Y45" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
+      <c r="A46" t="s">
+        <v>285</v>
+      </c>
+      <c r="B46" t="s">
+        <v>285</v>
+      </c>
+      <c r="C46" t="s">
+        <v>286</v>
+      </c>
+      <c r="D46" t="s">
+        <v>287</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46" t="s">
+        <v>37</v>
+      </c>
+      <c r="H46">
+        <v>24</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>269</v>
+      </c>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46" t="s">
+        <v>40</v>
+      </c>
+      <c r="P46" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>157</v>
+      </c>
+      <c r="R46" t="s">
+        <v>286</v>
+      </c>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46" s="21"/>
+      <c r="X46" s="21"/>
+      <c r="Y46" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
+      <c r="A47" t="s">
+        <v>288</v>
+      </c>
+      <c r="B47" t="s">
+        <v>288</v>
+      </c>
+      <c r="C47" t="s">
+        <v>289</v>
+      </c>
+      <c r="D47" t="s">
+        <v>290</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47" t="s">
+        <v>230</v>
+      </c>
+      <c r="H47">
+        <v>24</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>39</v>
+      </c>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47" t="s">
+        <v>40</v>
+      </c>
+      <c r="P47" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>157</v>
+      </c>
+      <c r="R47" t="s">
+        <v>291</v>
+      </c>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47" s="21"/>
+      <c r="X47" s="21"/>
+      <c r="Y47" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
+      <c r="A48" t="s">
+        <v>292</v>
+      </c>
+      <c r="B48" t="s">
+        <v>292</v>
+      </c>
+      <c r="C48" t="s">
+        <v>293</v>
+      </c>
+      <c r="D48" t="s">
+        <v>294</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48">
+        <v>24</v>
+      </c>
+      <c r="I48"/>
+      <c r="J48" t="s">
+        <v>180</v>
+      </c>
+      <c r="K48"/>
+      <c r="L48"/>
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48" t="s">
+        <v>295</v>
+      </c>
+      <c r="P48" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>137</v>
+      </c>
+      <c r="R48" t="s">
+        <v>296</v>
+      </c>
+      <c r="S48"/>
+      <c r="T48"/>
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48" s="21"/>
+      <c r="X48" s="21"/>
+      <c r="Y48" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32">
+      <c r="A49" t="s">
+        <v>297</v>
+      </c>
+      <c r="B49" t="s">
+        <v>297</v>
+      </c>
+      <c r="C49" t="s">
+        <v>298</v>
+      </c>
+      <c r="D49" t="s">
+        <v>299</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49">
+        <v>24</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49" t="s">
+        <v>39</v>
+      </c>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49" t="s">
+        <v>40</v>
+      </c>
+      <c r="P49" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q49"/>
+      <c r="R49" t="s">
+        <v>300</v>
+      </c>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49" s="21"/>
+      <c r="X49" s="21"/>
+      <c r="Y49" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32">
+      <c r="A50" t="s">
+        <v>301</v>
+      </c>
+      <c r="B50" t="s">
+        <v>301</v>
+      </c>
+      <c r="C50" t="s">
+        <v>302</v>
+      </c>
+      <c r="D50" t="s">
+        <v>303</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50" t="s">
+        <v>304</v>
+      </c>
+      <c r="H50">
+        <v>24</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>39</v>
+      </c>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50" t="s">
+        <v>40</v>
+      </c>
+      <c r="P50" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>137</v>
+      </c>
+      <c r="R50" t="s">
+        <v>305</v>
+      </c>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50" s="21"/>
+      <c r="X50" s="21"/>
+      <c r="Y50" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
+      <c r="A51" t="s">
+        <v>306</v>
+      </c>
+      <c r="B51" t="s">
+        <v>306</v>
+      </c>
+      <c r="C51" t="s">
+        <v>307</v>
+      </c>
+      <c r="D51" t="s">
+        <v>308</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51">
+        <v>24</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>39</v>
+      </c>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51" t="s">
+        <v>40</v>
+      </c>
+      <c r="P51" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>137</v>
+      </c>
+      <c r="R51" t="s">
+        <v>309</v>
+      </c>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51" s="21"/>
+      <c r="X51" s="21"/>
+      <c r="Y51" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32">
+      <c r="A52" t="s">
+        <v>310</v>
+      </c>
+      <c r="B52" t="s">
+        <v>310</v>
+      </c>
+      <c r="C52" t="s">
+        <v>311</v>
+      </c>
+      <c r="D52" t="s">
+        <v>312</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52" t="s">
+        <v>264</v>
+      </c>
+      <c r="H52">
+        <v>24</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52" t="s">
+        <v>39</v>
+      </c>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52" t="s">
+        <v>40</v>
+      </c>
+      <c r="P52" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>157</v>
+      </c>
+      <c r="R52" t="s">
+        <v>313</v>
+      </c>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52" s="21"/>
+      <c r="X52" s="21"/>
+      <c r="Y52" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32">
+      <c r="A53" t="s">
+        <v>314</v>
+      </c>
+      <c r="B53" t="s">
+        <v>314</v>
+      </c>
+      <c r="C53" t="s">
+        <v>315</v>
+      </c>
+      <c r="D53" t="s">
+        <v>316</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53" t="s">
+        <v>49</v>
+      </c>
+      <c r="H53">
+        <v>24</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>39</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53" t="s">
+        <v>40</v>
+      </c>
+      <c r="P53" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>157</v>
+      </c>
+      <c r="R53" t="s">
+        <v>317</v>
+      </c>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53" s="21"/>
+      <c r="X53" s="21"/>
+      <c r="Y53" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
+      <c r="A54" t="s">
+        <v>318</v>
+      </c>
+      <c r="B54" t="s">
+        <v>318</v>
+      </c>
+      <c r="C54" t="s">
+        <v>319</v>
+      </c>
+      <c r="D54" t="s">
+        <v>320</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54" t="s">
+        <v>207</v>
+      </c>
+      <c r="H54">
+        <v>24</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54" t="s">
+        <v>39</v>
+      </c>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54" t="s">
+        <v>40</v>
+      </c>
+      <c r="P54" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>157</v>
+      </c>
+      <c r="R54" t="s">
+        <v>321</v>
+      </c>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54" s="21"/>
+      <c r="X54" s="21"/>
+      <c r="Y54" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32">
+      <c r="A55" t="s">
+        <v>322</v>
+      </c>
+      <c r="B55" t="s">
+        <v>322</v>
+      </c>
+      <c r="C55" t="s">
+        <v>323</v>
+      </c>
+      <c r="D55" t="s">
+        <v>324</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H55"/>
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>39</v>
+      </c>
+      <c r="K55"/>
+      <c r="L55"/>
+      <c r="M55"/>
+      <c r="N55"/>
+      <c r="O55" t="s">
+        <v>40</v>
+      </c>
+      <c r="P55" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>157</v>
+      </c>
+      <c r="R55" t="s">
+        <v>325</v>
+      </c>
+      <c r="S55"/>
+      <c r="T55"/>
+      <c r="U55"/>
+      <c r="V55"/>
+      <c r="W55" s="21"/>
+      <c r="X55" s="21"/>
+      <c r="Y55" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32">
+      <c r="A56" t="s">
+        <v>326</v>
+      </c>
+      <c r="B56" t="s">
+        <v>326</v>
+      </c>
+      <c r="C56" t="s">
+        <v>327</v>
+      </c>
+      <c r="D56" t="s">
+        <v>328</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56" t="s">
+        <v>264</v>
+      </c>
+      <c r="H56">
+        <v>24</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K56"/>
+      <c r="L56"/>
+      <c r="M56"/>
+      <c r="N56"/>
+      <c r="O56" t="s">
+        <v>40</v>
+      </c>
+      <c r="P56" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>329</v>
+      </c>
+      <c r="R56" t="s">
+        <v>330</v>
+      </c>
+      <c r="S56"/>
+      <c r="T56"/>
+      <c r="U56"/>
+      <c r="V56"/>
+      <c r="W56" s="21"/>
+      <c r="X56" s="21"/>
+      <c r="Y56" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32">
+      <c r="A57" t="s">
+        <v>331</v>
+      </c>
+      <c r="B57" t="s">
+        <v>331</v>
+      </c>
+      <c r="C57" t="s">
+        <v>332</v>
+      </c>
+      <c r="D57" t="s">
+        <v>333</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57" t="s">
+        <v>49</v>
+      </c>
+      <c r="H57">
+        <v>24</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K57"/>
+      <c r="L57"/>
+      <c r="M57"/>
+      <c r="N57"/>
+      <c r="O57" t="s">
+        <v>40</v>
+      </c>
+      <c r="P57" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>157</v>
+      </c>
+      <c r="R57" t="s">
+        <v>334</v>
+      </c>
+      <c r="S57"/>
+      <c r="T57"/>
+      <c r="U57"/>
+      <c r="V57"/>
+      <c r="W57" s="21"/>
+      <c r="X57" s="21"/>
+      <c r="Y57" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
+      <c r="A58" t="s">
+        <v>335</v>
+      </c>
+      <c r="B58" t="s">
+        <v>335</v>
+      </c>
+      <c r="C58" t="s">
+        <v>336</v>
+      </c>
+      <c r="D58" t="s">
+        <v>337</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58" t="s">
+        <v>144</v>
+      </c>
+      <c r="H58">
+        <v>24</v>
+      </c>
+      <c r="I58"/>
+      <c r="J58" t="s">
+        <v>39</v>
+      </c>
+      <c r="K58"/>
+      <c r="L58"/>
+      <c r="M58"/>
+      <c r="N58"/>
+      <c r="O58" t="s">
+        <v>40</v>
+      </c>
+      <c r="P58" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>157</v>
+      </c>
+      <c r="R58" t="s">
+        <v>338</v>
+      </c>
+      <c r="S58"/>
+      <c r="T58"/>
+      <c r="U58"/>
+      <c r="V58"/>
+      <c r="W58" s="21"/>
+      <c r="X58" s="21"/>
+      <c r="Y58" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
+      <c r="A59" t="s">
+        <v>339</v>
+      </c>
+      <c r="B59" t="s">
+        <v>339</v>
+      </c>
+      <c r="C59" t="s">
+        <v>340</v>
+      </c>
+      <c r="D59" t="s">
+        <v>341</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59" t="s">
+        <v>168</v>
+      </c>
+      <c r="H59">
+        <v>24</v>
+      </c>
+      <c r="I59"/>
+      <c r="J59" t="s">
+        <v>39</v>
+      </c>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59" t="s">
+        <v>40</v>
+      </c>
+      <c r="P59" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>157</v>
+      </c>
+      <c r="R59" t="s">
+        <v>342</v>
+      </c>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59" s="21"/>
+      <c r="X59" s="21"/>
+      <c r="Y59" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32">
+      <c r="A60" t="s">
+        <v>343</v>
+      </c>
+      <c r="B60" t="s">
+        <v>343</v>
+      </c>
+      <c r="C60" t="s">
+        <v>344</v>
+      </c>
+      <c r="D60" t="s">
+        <v>345</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60" t="s">
+        <v>49</v>
+      </c>
+      <c r="H60">
+        <v>24</v>
+      </c>
+      <c r="I60"/>
+      <c r="J60" t="s">
+        <v>39</v>
+      </c>
+      <c r="K60"/>
+      <c r="L60"/>
+      <c r="M60"/>
+      <c r="N60"/>
+      <c r="O60" t="s">
+        <v>40</v>
+      </c>
+      <c r="P60" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>329</v>
+      </c>
+      <c r="R60" t="s">
+        <v>346</v>
+      </c>
+      <c r="S60"/>
+      <c r="T60"/>
+      <c r="U60"/>
+      <c r="V60"/>
+      <c r="W60" s="21"/>
+      <c r="X60" s="21"/>
+      <c r="Y60" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32">
+      <c r="A61" t="s">
+        <v>347</v>
+      </c>
+      <c r="B61" t="s">
+        <v>347</v>
+      </c>
+      <c r="C61" t="s">
+        <v>348</v>
+      </c>
+      <c r="D61" t="s">
+        <v>349</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61" t="s">
+        <v>168</v>
+      </c>
+      <c r="H61">
+        <v>24</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>39</v>
+      </c>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61" t="s">
+        <v>40</v>
+      </c>
+      <c r="P61" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>157</v>
+      </c>
+      <c r="R61" t="s">
+        <v>350</v>
+      </c>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61" s="21"/>
+      <c r="X61" s="21"/>
+      <c r="Y61" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32">
+      <c r="A62" t="s">
+        <v>351</v>
+      </c>
+      <c r="B62" t="s">
+        <v>351</v>
+      </c>
+      <c r="C62" t="s">
+        <v>352</v>
+      </c>
+      <c r="D62" t="s">
+        <v>353</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62" t="s">
+        <v>144</v>
+      </c>
+      <c r="H62">
+        <v>24</v>
+      </c>
+      <c r="I62"/>
+      <c r="J62" t="s">
+        <v>39</v>
+      </c>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62" t="s">
+        <v>40</v>
+      </c>
+      <c r="P62" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>157</v>
+      </c>
+      <c r="R62" t="s">
+        <v>354</v>
+      </c>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62" s="21"/>
+      <c r="X62" s="21"/>
+      <c r="Y62" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32">
+      <c r="A63" t="s">
+        <v>355</v>
+      </c>
+      <c r="B63" t="s">
+        <v>355</v>
+      </c>
+      <c r="C63" t="s">
+        <v>356</v>
+      </c>
+      <c r="D63" t="s">
+        <v>357</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63" t="s">
+        <v>235</v>
+      </c>
+      <c r="H63">
+        <v>24</v>
+      </c>
+      <c r="I63"/>
+      <c r="J63" t="s">
+        <v>39</v>
+      </c>
+      <c r="K63"/>
+      <c r="L63"/>
+      <c r="M63"/>
+      <c r="N63"/>
+      <c r="O63" t="s">
+        <v>40</v>
+      </c>
+      <c r="P63" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>157</v>
+      </c>
+      <c r="R63" t="s">
+        <v>358</v>
+      </c>
+      <c r="S63"/>
+      <c r="T63"/>
+      <c r="U63"/>
+      <c r="V63"/>
+      <c r="W63" s="21"/>
+      <c r="X63" s="21"/>
+      <c r="Y63" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32">
+      <c r="A64" t="s">
+        <v>359</v>
+      </c>
+      <c r="B64" t="s">
+        <v>359</v>
+      </c>
+      <c r="C64" t="s">
+        <v>360</v>
+      </c>
+      <c r="D64" t="s">
+        <v>361</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64" t="s">
+        <v>49</v>
+      </c>
+      <c r="H64">
+        <v>24</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
+        <v>39</v>
+      </c>
+      <c r="K64"/>
+      <c r="L64"/>
+      <c r="M64"/>
+      <c r="N64"/>
+      <c r="O64" t="s">
+        <v>40</v>
+      </c>
+      <c r="P64" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>157</v>
+      </c>
+      <c r="R64" t="s">
+        <v>362</v>
+      </c>
+      <c r="S64"/>
+      <c r="T64"/>
+      <c r="U64"/>
+      <c r="V64"/>
+      <c r="W64" s="21"/>
+      <c r="X64" s="21"/>
+      <c r="Y64" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32">
+      <c r="A65" t="s">
+        <v>363</v>
+      </c>
+      <c r="B65" t="s">
+        <v>363</v>
+      </c>
+      <c r="C65" t="s">
+        <v>364</v>
+      </c>
+      <c r="D65" t="s">
+        <v>365</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65" t="s">
+        <v>144</v>
+      </c>
+      <c r="H65">
+        <v>24</v>
+      </c>
+      <c r="I65"/>
+      <c r="J65" t="s">
+        <v>39</v>
+      </c>
+      <c r="K65"/>
+      <c r="L65"/>
+      <c r="M65"/>
+      <c r="N65"/>
+      <c r="O65" t="s">
+        <v>40</v>
+      </c>
+      <c r="P65" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>157</v>
+      </c>
+      <c r="R65" t="s">
+        <v>366</v>
+      </c>
+      <c r="S65"/>
+      <c r="T65"/>
+      <c r="U65"/>
+      <c r="V65"/>
+      <c r="W65" s="21"/>
+      <c r="X65" s="21"/>
+      <c r="Y65" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32">
+      <c r="A66" t="s">
+        <v>367</v>
+      </c>
+      <c r="B66" t="s">
+        <v>367</v>
+      </c>
+      <c r="C66" t="s">
+        <v>368</v>
+      </c>
+      <c r="D66" t="s">
+        <v>369</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66" t="s">
+        <v>83</v>
+      </c>
+      <c r="H66">
+        <v>24</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66" t="s">
+        <v>39</v>
+      </c>
+      <c r="K66"/>
+      <c r="L66"/>
+      <c r="M66"/>
+      <c r="N66"/>
+      <c r="O66" t="s">
+        <v>40</v>
+      </c>
+      <c r="P66" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>157</v>
+      </c>
+      <c r="R66" t="s">
+        <v>370</v>
+      </c>
+      <c r="S66"/>
+      <c r="T66"/>
+      <c r="U66"/>
+      <c r="V66"/>
+      <c r="W66" s="21"/>
+      <c r="X66" s="21"/>
+      <c r="Y66" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32">
+      <c r="A67" t="s">
+        <v>371</v>
+      </c>
+      <c r="B67" t="s">
+        <v>371</v>
+      </c>
+      <c r="C67" t="s">
+        <v>372</v>
+      </c>
+      <c r="D67" t="s">
+        <v>373</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67"/>
+      <c r="G67" t="s">
+        <v>49</v>
+      </c>
+      <c r="H67">
+        <v>25</v>
+      </c>
+      <c r="I67"/>
+      <c r="J67" t="s">
+        <v>255</v>
+      </c>
+      <c r="K67"/>
+      <c r="L67"/>
+      <c r="M67"/>
+      <c r="N67"/>
+      <c r="O67" t="s">
+        <v>40</v>
+      </c>
+      <c r="P67" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>329</v>
+      </c>
+      <c r="R67" t="s">
+        <v>374</v>
+      </c>
+      <c r="S67"/>
+      <c r="T67"/>
+      <c r="U67"/>
+      <c r="V67"/>
+      <c r="W67" s="21"/>
+      <c r="X67" s="21"/>
+      <c r="Y67" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32">
+      <c r="A68" t="s">
+        <v>375</v>
+      </c>
+      <c r="B68" t="s">
+        <v>375</v>
+      </c>
+      <c r="C68" t="s">
+        <v>376</v>
+      </c>
+      <c r="D68" t="s">
+        <v>377</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68" t="s">
+        <v>49</v>
+      </c>
+      <c r="H68">
+        <v>25</v>
+      </c>
+      <c r="I68"/>
+      <c r="J68" t="s">
+        <v>39</v>
+      </c>
+      <c r="K68"/>
+      <c r="L68"/>
+      <c r="M68"/>
+      <c r="N68"/>
+      <c r="O68" t="s">
+        <v>40</v>
+      </c>
+      <c r="P68" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>157</v>
+      </c>
+      <c r="R68" t="s">
+        <v>378</v>
+      </c>
+      <c r="S68"/>
+      <c r="T68"/>
+      <c r="U68"/>
+      <c r="V68"/>
+      <c r="W68" s="21"/>
+      <c r="X68" s="21"/>
+      <c r="Y68" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32">
+      <c r="A69" t="s">
+        <v>379</v>
+      </c>
+      <c r="B69" t="s">
+        <v>379</v>
+      </c>
+      <c r="C69" t="s">
+        <v>380</v>
+      </c>
+      <c r="D69" t="s">
+        <v>381</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69" t="s">
+        <v>144</v>
+      </c>
+      <c r="H69">
+        <v>25</v>
+      </c>
+      <c r="I69"/>
+      <c r="J69" t="s">
+        <v>39</v>
+      </c>
+      <c r="K69"/>
+      <c r="L69"/>
+      <c r="M69"/>
+      <c r="N69"/>
+      <c r="O69" t="s">
+        <v>40</v>
+      </c>
+      <c r="P69" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>157</v>
+      </c>
+      <c r="R69" t="s">
+        <v>382</v>
+      </c>
+      <c r="S69"/>
+      <c r="T69"/>
+      <c r="U69"/>
+      <c r="V69"/>
+      <c r="W69" s="21"/>
+      <c r="X69" s="21"/>
+      <c r="Y69" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32">
+      <c r="A70" t="s">
+        <v>383</v>
+      </c>
+      <c r="B70" t="s">
+        <v>383</v>
+      </c>
+      <c r="C70" t="s">
+        <v>384</v>
+      </c>
+      <c r="D70" t="s">
+        <v>385</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70" t="s">
+        <v>168</v>
+      </c>
+      <c r="H70">
+        <v>25</v>
+      </c>
+      <c r="I70"/>
+      <c r="J70" t="s">
+        <v>39</v>
+      </c>
+      <c r="K70"/>
+      <c r="L70"/>
+      <c r="M70"/>
+      <c r="N70"/>
+      <c r="O70" t="s">
+        <v>40</v>
+      </c>
+      <c r="P70" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>157</v>
+      </c>
+      <c r="R70" t="s">
+        <v>386</v>
+      </c>
+      <c r="S70"/>
+      <c r="T70"/>
+      <c r="U70"/>
+      <c r="V70"/>
+      <c r="W70" s="21"/>
+      <c r="X70" s="21"/>
+      <c r="Y70" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32">
+      <c r="A71" t="s">
+        <v>387</v>
+      </c>
+      <c r="B71" t="s">
+        <v>387</v>
+      </c>
+      <c r="C71" t="s">
+        <v>388</v>
+      </c>
+      <c r="D71" t="s">
+        <v>389</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71" t="s">
+        <v>168</v>
+      </c>
+      <c r="H71">
+        <v>25</v>
+      </c>
+      <c r="I71"/>
+      <c r="J71" t="s">
+        <v>39</v>
+      </c>
+      <c r="K71"/>
+      <c r="L71"/>
+      <c r="M71"/>
+      <c r="N71"/>
+      <c r="O71" t="s">
+        <v>40</v>
+      </c>
+      <c r="P71" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>329</v>
+      </c>
+      <c r="R71" t="s">
+        <v>390</v>
+      </c>
+      <c r="S71"/>
+      <c r="T71"/>
+      <c r="U71"/>
+      <c r="V71"/>
+      <c r="W71" s="21"/>
+      <c r="X71" s="21"/>
+      <c r="Y71" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32">
+      <c r="A72" t="s">
+        <v>391</v>
+      </c>
+      <c r="B72" t="s">
+        <v>391</v>
+      </c>
+      <c r="C72" t="s">
+        <v>392</v>
+      </c>
+      <c r="D72" t="s">
+        <v>393</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72" t="s">
+        <v>49</v>
+      </c>
+      <c r="H72">
+        <v>25</v>
+      </c>
+      <c r="I72"/>
+      <c r="J72" t="s">
+        <v>39</v>
+      </c>
+      <c r="K72"/>
+      <c r="L72"/>
+      <c r="M72"/>
+      <c r="N72"/>
+      <c r="O72" t="s">
+        <v>40</v>
+      </c>
+      <c r="P72" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>157</v>
+      </c>
+      <c r="R72" t="s">
+        <v>394</v>
+      </c>
+      <c r="S72"/>
+      <c r="T72"/>
+      <c r="U72"/>
+      <c r="V72"/>
+      <c r="W72" s="21"/>
+      <c r="X72" s="21"/>
+      <c r="Y72" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="73" spans="1:32">
+      <c r="A73" t="s">
+        <v>395</v>
+      </c>
+      <c r="B73" t="s">
+        <v>395</v>
+      </c>
+      <c r="C73" t="s">
+        <v>396</v>
+      </c>
+      <c r="D73" t="s">
+        <v>397</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73" t="s">
+        <v>207</v>
+      </c>
+      <c r="H73">
+        <v>25</v>
+      </c>
+      <c r="I73"/>
+      <c r="J73" t="s">
+        <v>39</v>
+      </c>
+      <c r="K73"/>
+      <c r="L73"/>
+      <c r="M73"/>
+      <c r="N73"/>
+      <c r="O73" t="s">
+        <v>40</v>
+      </c>
+      <c r="P73" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>157</v>
+      </c>
+      <c r="R73" t="s">
+        <v>398</v>
+      </c>
+      <c r="S73"/>
+      <c r="T73"/>
+      <c r="U73"/>
+      <c r="V73"/>
+      <c r="W73" s="21"/>
+      <c r="X73" s="21"/>
+      <c r="Y73" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="74" spans="1:32">
+      <c r="A74" t="s">
+        <v>399</v>
+      </c>
+      <c r="B74" t="s">
+        <v>399</v>
+      </c>
+      <c r="C74" t="s">
+        <v>400</v>
+      </c>
+      <c r="D74" t="s">
+        <v>401</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74" t="s">
+        <v>168</v>
+      </c>
+      <c r="H74">
+        <v>25</v>
+      </c>
+      <c r="I74"/>
+      <c r="J74" t="s">
+        <v>39</v>
+      </c>
+      <c r="K74"/>
+      <c r="L74"/>
+      <c r="M74"/>
+      <c r="N74"/>
+      <c r="O74" t="s">
+        <v>40</v>
+      </c>
+      <c r="P74" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q74"/>
+      <c r="R74" t="s">
+        <v>402</v>
+      </c>
+      <c r="S74"/>
+      <c r="T74"/>
+      <c r="U74"/>
+      <c r="V74"/>
+      <c r="W74" s="21"/>
+      <c r="X74" s="21"/>
+      <c r="Y74" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="75" spans="1:32">
+      <c r="A75" t="s">
+        <v>403</v>
+      </c>
+      <c r="B75" t="s">
+        <v>403</v>
+      </c>
+      <c r="C75" t="s">
+        <v>404</v>
+      </c>
+      <c r="D75" t="s">
+        <v>405</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75" t="s">
+        <v>144</v>
+      </c>
+      <c r="H75">
+        <v>25</v>
+      </c>
+      <c r="I75"/>
+      <c r="J75" t="s">
+        <v>39</v>
+      </c>
+      <c r="K75"/>
+      <c r="L75"/>
+      <c r="M75"/>
+      <c r="N75"/>
+      <c r="O75" t="s">
+        <v>40</v>
+      </c>
+      <c r="P75" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>157</v>
+      </c>
+      <c r="R75" t="s">
+        <v>406</v>
+      </c>
+      <c r="S75"/>
+      <c r="T75"/>
+      <c r="U75"/>
+      <c r="V75"/>
+      <c r="W75" s="21"/>
+      <c r="X75" s="21"/>
+      <c r="Y75" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="76" spans="1:32">
+      <c r="A76" t="s">
+        <v>407</v>
+      </c>
+      <c r="B76" t="s">
+        <v>407</v>
+      </c>
+      <c r="C76"/>
+      <c r="D76" t="s">
+        <v>408</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76"/>
+      <c r="I76"/>
+      <c r="J76"/>
+      <c r="K76"/>
+      <c r="L76"/>
+      <c r="M76"/>
+      <c r="N76"/>
+      <c r="O76" t="s">
+        <v>40</v>
+      </c>
+      <c r="P76" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>157</v>
+      </c>
+      <c r="R76" t="s">
+        <v>409</v>
+      </c>
+      <c r="S76"/>
+      <c r="T76"/>
+      <c r="U76"/>
+      <c r="V76"/>
+      <c r="W76" s="21"/>
+      <c r="X76" s="21"/>
+      <c r="Y76" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="77" spans="1:32">
+      <c r="A77" t="s">
+        <v>410</v>
+      </c>
+      <c r="B77" t="s">
+        <v>410</v>
+      </c>
+      <c r="C77"/>
+      <c r="D77" t="s">
+        <v>411</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77" t="s">
+        <v>412</v>
+      </c>
+      <c r="H77"/>
+      <c r="I77"/>
+      <c r="J77"/>
+      <c r="K77"/>
+      <c r="L77"/>
+      <c r="M77"/>
+      <c r="N77"/>
+      <c r="O77" t="s">
+        <v>40</v>
+      </c>
+      <c r="P77" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>157</v>
+      </c>
+      <c r="R77" t="s">
+        <v>413</v>
+      </c>
+      <c r="S77"/>
+      <c r="T77"/>
+      <c r="U77"/>
+      <c r="V77"/>
+      <c r="W77" s="21"/>
+      <c r="X77" s="21"/>
+      <c r="Y77" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="78" spans="1:32">
+      <c r="A78" t="s">
+        <v>414</v>
+      </c>
+      <c r="B78" t="s">
+        <v>414</v>
+      </c>
+      <c r="C78"/>
+      <c r="D78" t="s">
+        <v>415</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78" t="s">
+        <v>144</v>
+      </c>
+      <c r="H78"/>
+      <c r="I78"/>
+      <c r="J78"/>
+      <c r="K78"/>
+      <c r="L78"/>
+      <c r="M78"/>
+      <c r="N78"/>
+      <c r="O78" t="s">
+        <v>40</v>
+      </c>
+      <c r="P78" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>157</v>
+      </c>
+      <c r="R78" t="s">
+        <v>416</v>
+      </c>
+      <c r="S78"/>
+      <c r="T78"/>
+      <c r="U78"/>
+      <c r="V78"/>
+      <c r="W78" s="21"/>
+      <c r="X78" s="21"/>
+      <c r="Y78" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="79" spans="1:32">
+      <c r="A79" t="s">
+        <v>417</v>
+      </c>
+      <c r="B79" t="s">
+        <v>417</v>
+      </c>
+      <c r="C79"/>
+      <c r="D79" t="s">
+        <v>418</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79" t="s">
+        <v>144</v>
+      </c>
+      <c r="H79"/>
+      <c r="I79"/>
+      <c r="J79"/>
+      <c r="K79"/>
+      <c r="L79"/>
+      <c r="M79"/>
+      <c r="N79"/>
+      <c r="O79" t="s">
+        <v>40</v>
+      </c>
+      <c r="P79" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>157</v>
+      </c>
+      <c r="R79" t="s">
+        <v>419</v>
+      </c>
+      <c r="S79"/>
+      <c r="T79"/>
+      <c r="U79"/>
+      <c r="V79"/>
+      <c r="W79" s="21"/>
+      <c r="X79" s="21"/>
+      <c r="Y79" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="80" spans="1:32">
+      <c r="A80" t="s">
+        <v>420</v>
+      </c>
+      <c r="B80" t="s">
+        <v>420</v>
+      </c>
+      <c r="C80"/>
+      <c r="D80" t="s">
+        <v>421</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
+      <c r="H80"/>
+      <c r="I80"/>
+      <c r="J80"/>
+      <c r="K80"/>
+      <c r="L80"/>
+      <c r="M80"/>
+      <c r="N80"/>
+      <c r="O80" t="s">
+        <v>40</v>
+      </c>
+      <c r="P80" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>157</v>
+      </c>
+      <c r="R80" t="s">
+        <v>422</v>
+      </c>
+      <c r="S80"/>
+      <c r="T80"/>
+      <c r="U80"/>
+      <c r="V80"/>
+      <c r="W80" s="21"/>
+      <c r="X80" s="21"/>
+      <c r="Y80" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="81" spans="1:32">
+      <c r="A81" t="s">
+        <v>423</v>
+      </c>
+      <c r="B81" t="s">
+        <v>423</v>
+      </c>
+      <c r="C81"/>
+      <c r="D81" t="s">
+        <v>424</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81" t="s">
+        <v>168</v>
+      </c>
+      <c r="H81"/>
+      <c r="I81"/>
+      <c r="J81"/>
+      <c r="K81"/>
+      <c r="L81"/>
+      <c r="M81"/>
+      <c r="N81"/>
+      <c r="O81" t="s">
+        <v>40</v>
+      </c>
+      <c r="P81" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>157</v>
+      </c>
+      <c r="R81" t="s">
+        <v>425</v>
+      </c>
+      <c r="S81"/>
+      <c r="T81"/>
+      <c r="U81"/>
+      <c r="V81"/>
+      <c r="W81" s="21"/>
+      <c r="X81" s="21"/>
+      <c r="Y81" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="82" spans="1:32">
+      <c r="A82" t="s">
+        <v>426</v>
+      </c>
+      <c r="B82" t="s">
+        <v>426</v>
+      </c>
+      <c r="C82"/>
+      <c r="D82" t="s">
+        <v>427</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82" t="s">
+        <v>428</v>
+      </c>
+      <c r="H82"/>
+      <c r="I82"/>
+      <c r="J82"/>
+      <c r="K82"/>
+      <c r="L82"/>
+      <c r="M82"/>
+      <c r="N82"/>
+      <c r="O82" t="s">
+        <v>40</v>
+      </c>
+      <c r="P82" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>157</v>
+      </c>
+      <c r="R82" t="s">
+        <v>429</v>
+      </c>
+      <c r="S82"/>
+      <c r="T82"/>
+      <c r="U82"/>
+      <c r="V82"/>
+      <c r="W82" s="21"/>
+      <c r="X82" s="21"/>
+      <c r="Y82" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="83" spans="1:32">
+      <c r="A83" t="s">
+        <v>430</v>
+      </c>
+      <c r="B83" t="s">
+        <v>430</v>
+      </c>
+      <c r="C83"/>
+      <c r="D83" t="s">
+        <v>431</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83" t="s">
+        <v>432</v>
+      </c>
+      <c r="H83"/>
+      <c r="I83"/>
+      <c r="J83"/>
+      <c r="K83"/>
+      <c r="L83"/>
+      <c r="M83"/>
+      <c r="N83"/>
+      <c r="O83" t="s">
+        <v>40</v>
+      </c>
+      <c r="P83" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>157</v>
+      </c>
+      <c r="R83" t="s">
+        <v>433</v>
+      </c>
+      <c r="S83"/>
+      <c r="T83"/>
+      <c r="U83"/>
+      <c r="V83"/>
+      <c r="W83" s="21"/>
+      <c r="X83" s="21"/>
+      <c r="Y83" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="84" spans="1:32">
+      <c r="A84" t="s">
+        <v>434</v>
+      </c>
+      <c r="B84" t="s">
+        <v>434</v>
+      </c>
+      <c r="C84"/>
+      <c r="D84" t="s">
+        <v>435</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84" t="s">
+        <v>436</v>
+      </c>
+      <c r="H84"/>
+      <c r="I84"/>
+      <c r="J84"/>
+      <c r="K84"/>
+      <c r="L84"/>
+      <c r="M84"/>
+      <c r="N84"/>
+      <c r="O84" t="s">
+        <v>40</v>
+      </c>
+      <c r="P84" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>157</v>
+      </c>
+      <c r="R84" t="s">
+        <v>437</v>
+      </c>
+      <c r="S84"/>
+      <c r="T84"/>
+      <c r="U84"/>
+      <c r="V84"/>
+      <c r="W84" s="21"/>
+      <c r="X84" s="21"/>
+      <c r="Y84" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:32">
+      <c r="A85" t="s">
+        <v>438</v>
+      </c>
+      <c r="B85" t="s">
+        <v>438</v>
+      </c>
+      <c r="C85" t="s">
+        <v>439</v>
+      </c>
+      <c r="D85" t="s">
+        <v>440</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85" t="s">
+        <v>49</v>
+      </c>
+      <c r="H85"/>
+      <c r="I85"/>
+      <c r="J85"/>
+      <c r="K85"/>
+      <c r="L85"/>
+      <c r="M85"/>
+      <c r="N85"/>
+      <c r="O85" t="s">
+        <v>40</v>
+      </c>
+      <c r="P85" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>157</v>
+      </c>
+      <c r="R85" t="s">
+        <v>441</v>
+      </c>
+      <c r="S85"/>
+      <c r="T85"/>
+      <c r="U85"/>
+      <c r="V85"/>
+      <c r="W85" s="21"/>
+      <c r="X85" s="21"/>
+      <c r="Y85" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="86" spans="1:32">
+      <c r="A86" t="s">
+        <v>442</v>
+      </c>
+      <c r="B86" t="s">
+        <v>442</v>
+      </c>
+      <c r="C86"/>
+      <c r="D86" t="s">
+        <v>443</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86"/>
+      <c r="G86" t="s">
+        <v>444</v>
+      </c>
+      <c r="H86"/>
+      <c r="I86"/>
+      <c r="J86"/>
+      <c r="K86"/>
+      <c r="L86"/>
+      <c r="M86"/>
+      <c r="N86"/>
+      <c r="O86" t="s">
+        <v>40</v>
+      </c>
+      <c r="P86" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>157</v>
+      </c>
+      <c r="R86" t="s">
+        <v>445</v>
+      </c>
+      <c r="S86"/>
+      <c r="T86"/>
+      <c r="U86"/>
+      <c r="V86"/>
+      <c r="W86" s="21"/>
+      <c r="X86" s="21"/>
+      <c r="Y86" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" spans="1:32">
+      <c r="A87" t="s">
+        <v>446</v>
+      </c>
+      <c r="B87" t="s">
+        <v>446</v>
+      </c>
+      <c r="C87" t="s">
+        <v>447</v>
+      </c>
+      <c r="D87" t="s">
+        <v>448</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87" t="s">
+        <v>235</v>
+      </c>
+      <c r="H87">
+        <v>8</v>
+      </c>
+      <c r="I87"/>
+      <c r="J87" t="s">
+        <v>39</v>
+      </c>
+      <c r="K87"/>
+      <c r="L87"/>
+      <c r="M87"/>
+      <c r="N87"/>
+      <c r="O87" t="s">
+        <v>40</v>
+      </c>
+      <c r="P87" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>449</v>
+      </c>
+      <c r="R87" t="s">
+        <v>450</v>
+      </c>
+      <c r="S87"/>
+      <c r="T87"/>
+      <c r="U87"/>
+      <c r="V87"/>
+      <c r="W87" s="21"/>
+      <c r="X87" s="21"/>
+      <c r="Y87" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="88" spans="1:32">
+      <c r="A88" t="s">
+        <v>451</v>
+      </c>
+      <c r="B88" t="s">
+        <v>451</v>
+      </c>
+      <c r="C88" t="s">
+        <v>452</v>
+      </c>
+      <c r="D88" t="s">
+        <v>453</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88"/>
+      <c r="I88"/>
+      <c r="J88"/>
+      <c r="K88"/>
+      <c r="L88"/>
+      <c r="M88"/>
+      <c r="N88"/>
+      <c r="O88" t="s">
+        <v>40</v>
+      </c>
+      <c r="P88" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>157</v>
+      </c>
+      <c r="R88" t="s">
+        <v>454</v>
+      </c>
+      <c r="S88"/>
+      <c r="T88"/>
+      <c r="U88"/>
+      <c r="V88"/>
+      <c r="W88" s="21"/>
+      <c r="X88" s="21"/>
+      <c r="Y88" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="89" spans="1:32">
+      <c r="A89" t="s">
+        <v>455</v>
+      </c>
+      <c r="B89" t="s">
+        <v>455</v>
+      </c>
+      <c r="C89" t="s">
+        <v>456</v>
+      </c>
+      <c r="D89" t="s">
+        <v>457</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89" t="s">
+        <v>49</v>
+      </c>
+      <c r="H89">
+        <v>7</v>
+      </c>
+      <c r="I89"/>
+      <c r="J89" t="s">
+        <v>458</v>
+      </c>
+      <c r="K89"/>
+      <c r="L89"/>
+      <c r="M89"/>
+      <c r="N89"/>
+      <c r="O89" t="s">
+        <v>40</v>
+      </c>
+      <c r="P89" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>459</v>
+      </c>
+      <c r="R89">
+        <v>557669</v>
+      </c>
+      <c r="S89"/>
+      <c r="T89"/>
+      <c r="U89"/>
+      <c r="V89"/>
+      <c r="W89" s="21"/>
+      <c r="X89" s="21"/>
+      <c r="Y89" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="90" spans="1:32">
+      <c r="A90" t="s">
+        <v>460</v>
+      </c>
+      <c r="B90" t="s">
+        <v>460</v>
+      </c>
+      <c r="C90" t="s">
+        <v>461</v>
+      </c>
+      <c r="D90" t="s">
+        <v>462</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90" t="s">
+        <v>83</v>
+      </c>
+      <c r="H90">
+        <v>21</v>
+      </c>
+      <c r="I90"/>
+      <c r="J90" t="s">
+        <v>39</v>
+      </c>
+      <c r="K90"/>
+      <c r="L90"/>
+      <c r="M90"/>
+      <c r="N90"/>
+      <c r="O90" t="s">
+        <v>40</v>
+      </c>
+      <c r="P90" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>157</v>
+      </c>
+      <c r="R90" t="s">
+        <v>463</v>
+      </c>
+      <c r="S90"/>
+      <c r="T90"/>
+      <c r="U90"/>
+      <c r="V90"/>
+      <c r="W90" s="21"/>
+      <c r="X90" s="21"/>
+      <c r="Y90" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="91" spans="1:32">
+      <c r="A91" t="s">
+        <v>464</v>
+      </c>
+      <c r="B91" t="s">
+        <v>464</v>
+      </c>
+      <c r="C91" t="s">
+        <v>465</v>
+      </c>
+      <c r="D91" t="s">
+        <v>466</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91" t="s">
+        <v>144</v>
+      </c>
+      <c r="H91">
+        <v>21</v>
+      </c>
+      <c r="I91"/>
+      <c r="J91" t="s">
+        <v>39</v>
+      </c>
+      <c r="K91"/>
+      <c r="L91"/>
+      <c r="M91"/>
+      <c r="N91"/>
+      <c r="O91" t="s">
+        <v>40</v>
+      </c>
+      <c r="P91" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>157</v>
+      </c>
+      <c r="R91" t="s">
+        <v>467</v>
+      </c>
+      <c r="S91"/>
+      <c r="T91"/>
+      <c r="U91"/>
+      <c r="V91"/>
+      <c r="W91" s="21"/>
+      <c r="X91" s="21"/>
+      <c r="Y91" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="92" spans="1:32">
+      <c r="A92" t="s">
+        <v>468</v>
+      </c>
+      <c r="B92" t="s">
+        <v>468</v>
+      </c>
+      <c r="C92" t="s">
+        <v>469</v>
+      </c>
+      <c r="D92" t="s">
+        <v>470</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92" t="s">
+        <v>471</v>
+      </c>
+      <c r="H92"/>
+      <c r="I92"/>
+      <c r="J92"/>
+      <c r="K92"/>
+      <c r="L92"/>
+      <c r="M92"/>
+      <c r="N92"/>
+      <c r="O92" t="s">
+        <v>40</v>
+      </c>
+      <c r="P92" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>472</v>
+      </c>
+      <c r="R92" t="s">
+        <v>473</v>
+      </c>
+      <c r="S92"/>
+      <c r="T92"/>
+      <c r="U92"/>
+      <c r="V92"/>
+      <c r="W92" s="21"/>
+      <c r="X92" s="21"/>
+      <c r="Y92" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="93" spans="1:32">
+      <c r="A93" t="s">
+        <v>474</v>
+      </c>
+      <c r="B93" t="s">
+        <v>474</v>
+      </c>
+      <c r="C93" t="s">
+        <v>475</v>
+      </c>
+      <c r="D93" t="s">
+        <v>476</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93" t="s">
+        <v>235</v>
+      </c>
+      <c r="H93">
+        <v>25</v>
+      </c>
+      <c r="I93"/>
+      <c r="J93" t="s">
+        <v>39</v>
+      </c>
+      <c r="K93"/>
+      <c r="L93"/>
+      <c r="M93"/>
+      <c r="N93"/>
+      <c r="O93" t="s">
+        <v>40</v>
+      </c>
+      <c r="P93" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>157</v>
+      </c>
+      <c r="R93">
+        <v>31470</v>
+      </c>
+      <c r="S93"/>
+      <c r="T93"/>
+      <c r="U93"/>
+      <c r="V93"/>
+      <c r="W93" s="21"/>
+      <c r="X93" s="21"/>
+      <c r="Y93" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="94" spans="1:32">
+      <c r="A94" t="s">
+        <v>477</v>
+      </c>
+      <c r="B94" t="s">
+        <v>477</v>
+      </c>
+      <c r="C94" t="s">
+        <v>478</v>
+      </c>
+      <c r="D94" t="s">
+        <v>479</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94" t="s">
+        <v>83</v>
+      </c>
+      <c r="H94">
+        <v>25</v>
+      </c>
+      <c r="I94"/>
+      <c r="J94" t="s">
+        <v>180</v>
+      </c>
+      <c r="K94"/>
+      <c r="L94"/>
+      <c r="M94"/>
+      <c r="N94"/>
+      <c r="O94" t="s">
+        <v>40</v>
+      </c>
+      <c r="P94" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>329</v>
+      </c>
+      <c r="R94" t="s">
+        <v>480</v>
+      </c>
+      <c r="S94"/>
+      <c r="T94"/>
+      <c r="U94"/>
+      <c r="V94"/>
+      <c r="W94" s="21"/>
+      <c r="X94" s="21"/>
+      <c r="Y94" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="95" spans="1:32">
+      <c r="A95" t="s">
+        <v>481</v>
+      </c>
+      <c r="B95" t="s">
+        <v>481</v>
+      </c>
+      <c r="C95" t="s">
+        <v>482</v>
+      </c>
+      <c r="D95" t="s">
+        <v>483</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95" t="s">
+        <v>136</v>
+      </c>
+      <c r="H95">
+        <v>25</v>
+      </c>
+      <c r="I95"/>
+      <c r="J95" t="s">
+        <v>180</v>
+      </c>
+      <c r="K95"/>
+      <c r="L95"/>
+      <c r="M95"/>
+      <c r="N95"/>
+      <c r="O95" t="s">
+        <v>40</v>
+      </c>
+      <c r="P95" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>137</v>
+      </c>
+      <c r="R95" t="s">
+        <v>484</v>
+      </c>
+      <c r="S95"/>
+      <c r="T95"/>
+      <c r="U95"/>
+      <c r="V95"/>
+      <c r="W95" s="21"/>
+      <c r="X95" s="21"/>
+      <c r="Y95" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="96" spans="1:32">
+      <c r="A96" t="s">
+        <v>485</v>
+      </c>
+      <c r="B96" t="s">
+        <v>485</v>
+      </c>
+      <c r="C96" t="s">
+        <v>486</v>
+      </c>
+      <c r="D96" t="s">
+        <v>487</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96" t="s">
+        <v>235</v>
+      </c>
+      <c r="H96">
+        <v>25</v>
+      </c>
+      <c r="I96"/>
+      <c r="J96" t="s">
+        <v>180</v>
+      </c>
+      <c r="K96"/>
+      <c r="L96"/>
+      <c r="M96"/>
+      <c r="N96"/>
+      <c r="O96" t="s">
+        <v>40</v>
+      </c>
+      <c r="P96" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>137</v>
+      </c>
+      <c r="R96" t="s">
+        <v>488</v>
+      </c>
+      <c r="S96"/>
+      <c r="T96"/>
+      <c r="U96"/>
+      <c r="V96"/>
+      <c r="W96" s="21"/>
+      <c r="X96" s="21"/>
+      <c r="Y96" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="97" spans="1:32">
+      <c r="A97" t="s">
+        <v>489</v>
+      </c>
+      <c r="B97" t="s">
+        <v>489</v>
+      </c>
+      <c r="C97" t="s">
+        <v>490</v>
+      </c>
+      <c r="D97" t="s">
+        <v>491</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97" t="s">
+        <v>264</v>
+      </c>
+      <c r="H97">
+        <v>25</v>
+      </c>
+      <c r="I97"/>
+      <c r="J97" t="s">
+        <v>39</v>
+      </c>
+      <c r="K97"/>
+      <c r="L97"/>
+      <c r="M97"/>
+      <c r="N97"/>
+      <c r="O97" t="s">
+        <v>40</v>
+      </c>
+      <c r="P97" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>157</v>
+      </c>
+      <c r="R97" t="s">
+        <v>492</v>
+      </c>
+      <c r="S97"/>
+      <c r="T97"/>
+      <c r="U97"/>
+      <c r="V97"/>
+      <c r="W97" s="21"/>
+      <c r="X97" s="21"/>
+      <c r="Y97" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="98" spans="1:32">
+      <c r="A98" t="s">
+        <v>493</v>
+      </c>
+      <c r="B98" t="s">
+        <v>493</v>
+      </c>
+      <c r="C98" t="s">
+        <v>494</v>
+      </c>
+      <c r="D98" t="s">
+        <v>495</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98" t="s">
+        <v>444</v>
+      </c>
+      <c r="H98">
+        <v>25</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98" t="s">
+        <v>180</v>
+      </c>
+      <c r="K98"/>
+      <c r="L98"/>
+      <c r="M98"/>
+      <c r="N98"/>
+      <c r="O98" t="s">
+        <v>40</v>
+      </c>
+      <c r="P98" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>157</v>
+      </c>
+      <c r="R98" t="s">
+        <v>496</v>
+      </c>
+      <c r="S98"/>
+      <c r="T98"/>
+      <c r="U98"/>
+      <c r="V98"/>
+      <c r="W98" s="21"/>
+      <c r="X98" s="21"/>
+      <c r="Y98" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="99" spans="1:32">
+      <c r="A99" t="s">
+        <v>497</v>
+      </c>
+      <c r="B99" t="s">
+        <v>497</v>
+      </c>
+      <c r="C99" t="s">
+        <v>498</v>
+      </c>
+      <c r="D99" t="s">
+        <v>499</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99" t="s">
+        <v>49</v>
+      </c>
+      <c r="H99">
+        <v>25</v>
+      </c>
+      <c r="I99"/>
+      <c r="J99" t="s">
+        <v>180</v>
+      </c>
+      <c r="K99"/>
+      <c r="L99"/>
+      <c r="M99"/>
+      <c r="N99"/>
+      <c r="O99" t="s">
+        <v>40</v>
+      </c>
+      <c r="P99" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>157</v>
+      </c>
+      <c r="R99" t="s">
+        <v>500</v>
+      </c>
+      <c r="S99"/>
+      <c r="T99"/>
+      <c r="U99"/>
+      <c r="V99"/>
+      <c r="W99" s="21"/>
+      <c r="X99" s="21"/>
+      <c r="Y99" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="100" spans="1:32">
+      <c r="A100" t="s">
+        <v>501</v>
+      </c>
+      <c r="B100" t="s">
+        <v>501</v>
+      </c>
+      <c r="C100" t="s">
+        <v>502</v>
+      </c>
+      <c r="D100" t="s">
+        <v>503</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100" t="s">
+        <v>504</v>
+      </c>
+      <c r="H100">
+        <v>25</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100" t="s">
+        <v>39</v>
+      </c>
+      <c r="K100"/>
+      <c r="L100"/>
+      <c r="M100"/>
+      <c r="N100"/>
+      <c r="O100" t="s">
+        <v>40</v>
+      </c>
+      <c r="P100" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>157</v>
+      </c>
+      <c r="R100" t="s">
+        <v>505</v>
+      </c>
+      <c r="S100"/>
+      <c r="T100"/>
+      <c r="U100"/>
+      <c r="V100"/>
+      <c r="W100" s="21"/>
+      <c r="X100" s="21"/>
+      <c r="Y100" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="101" spans="1:32">
+      <c r="A101" t="s">
+        <v>506</v>
+      </c>
+      <c r="B101" t="s">
+        <v>506</v>
+      </c>
+      <c r="C101" t="s">
+        <v>507</v>
+      </c>
+      <c r="D101" t="s">
+        <v>508</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101" t="s">
+        <v>509</v>
+      </c>
+      <c r="H101">
+        <v>25</v>
+      </c>
+      <c r="I101"/>
+      <c r="J101" t="s">
+        <v>180</v>
+      </c>
+      <c r="K101"/>
+      <c r="L101"/>
+      <c r="M101"/>
+      <c r="N101"/>
+      <c r="O101" t="s">
+        <v>40</v>
+      </c>
+      <c r="P101" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>137</v>
+      </c>
+      <c r="R101" t="s">
+        <v>510</v>
+      </c>
+      <c r="S101"/>
+      <c r="T101"/>
+      <c r="U101"/>
+      <c r="V101"/>
+      <c r="W101" s="21"/>
+      <c r="X101" s="21"/>
+      <c r="Y101" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="102" spans="1:32">
+      <c r="A102" t="s">
+        <v>511</v>
+      </c>
+      <c r="B102" t="s">
+        <v>511</v>
+      </c>
+      <c r="C102" t="s">
+        <v>512</v>
+      </c>
+      <c r="D102" t="s">
+        <v>513</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102" t="s">
+        <v>168</v>
+      </c>
+      <c r="H102">
+        <v>25</v>
+      </c>
+      <c r="I102"/>
+      <c r="J102" t="s">
+        <v>39</v>
+      </c>
+      <c r="K102"/>
+      <c r="L102"/>
+      <c r="M102"/>
+      <c r="N102"/>
+      <c r="O102" t="s">
+        <v>40</v>
+      </c>
+      <c r="P102" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>157</v>
+      </c>
+      <c r="R102" t="s">
+        <v>514</v>
+      </c>
+      <c r="S102"/>
+      <c r="T102"/>
+      <c r="U102"/>
+      <c r="V102"/>
+      <c r="W102" s="21"/>
+      <c r="X102" s="21"/>
+      <c r="Y102" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="103" spans="1:32">
+      <c r="A103" t="s">
+        <v>515</v>
+      </c>
+      <c r="B103" t="s">
+        <v>515</v>
+      </c>
+      <c r="C103" t="s">
+        <v>516</v>
+      </c>
+      <c r="D103" t="s">
+        <v>517</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103" t="s">
+        <v>144</v>
+      </c>
+      <c r="H103">
+        <v>25</v>
+      </c>
+      <c r="I103"/>
+      <c r="J103" t="s">
+        <v>39</v>
+      </c>
+      <c r="K103"/>
+      <c r="L103"/>
+      <c r="M103"/>
+      <c r="N103"/>
+      <c r="O103" t="s">
+        <v>40</v>
+      </c>
+      <c r="P103" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>157</v>
+      </c>
+      <c r="R103" t="s">
+        <v>518</v>
+      </c>
+      <c r="S103"/>
+      <c r="T103"/>
+      <c r="U103"/>
+      <c r="V103"/>
+      <c r="W103" s="21"/>
+      <c r="X103" s="21"/>
+      <c r="Y103" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="104" spans="1:32">
+      <c r="A104" t="s">
+        <v>519</v>
+      </c>
+      <c r="B104" t="s">
+        <v>519</v>
+      </c>
+      <c r="C104" t="s">
+        <v>520</v>
+      </c>
+      <c r="D104" t="s">
+        <v>521</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104" t="s">
+        <v>49</v>
+      </c>
+      <c r="H104">
+        <v>25</v>
+      </c>
+      <c r="I104"/>
+      <c r="J104" t="s">
+        <v>180</v>
+      </c>
+      <c r="K104"/>
+      <c r="L104"/>
+      <c r="M104"/>
+      <c r="N104"/>
+      <c r="O104" t="s">
+        <v>40</v>
+      </c>
+      <c r="P104" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>157</v>
+      </c>
+      <c r="R104" t="s">
+        <v>522</v>
+      </c>
+      <c r="S104"/>
+      <c r="T104"/>
+      <c r="U104"/>
+      <c r="V104"/>
+      <c r="W104" s="21"/>
+      <c r="X104" s="21"/>
+      <c r="Y104" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="105" spans="1:32">
+      <c r="A105" t="s">
+        <v>523</v>
+      </c>
+      <c r="B105" t="s">
+        <v>523</v>
+      </c>
+      <c r="C105" t="s">
+        <v>524</v>
+      </c>
+      <c r="D105" t="s">
+        <v>525</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105" t="s">
+        <v>264</v>
+      </c>
+      <c r="H105">
+        <v>25</v>
+      </c>
+      <c r="I105"/>
+      <c r="J105" t="s">
+        <v>39</v>
+      </c>
+      <c r="K105"/>
+      <c r="L105"/>
+      <c r="M105"/>
+      <c r="N105"/>
+      <c r="O105" t="s">
+        <v>40</v>
+      </c>
+      <c r="P105" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>157</v>
+      </c>
+      <c r="R105" t="s">
+        <v>526</v>
+      </c>
+      <c r="S105"/>
+      <c r="T105"/>
+      <c r="U105"/>
+      <c r="V105"/>
+      <c r="W105" s="21"/>
+      <c r="X105" s="21"/>
+      <c r="Y105" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="106" spans="1:32">
+      <c r="A106" t="s">
+        <v>527</v>
+      </c>
+      <c r="B106" t="s">
+        <v>527</v>
+      </c>
+      <c r="C106" t="s">
+        <v>528</v>
+      </c>
+      <c r="D106" t="s">
+        <v>529</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106" t="s">
+        <v>444</v>
+      </c>
+      <c r="H106">
+        <v>25</v>
+      </c>
+      <c r="I106"/>
+      <c r="J106" t="s">
+        <v>180</v>
+      </c>
+      <c r="K106"/>
+      <c r="L106"/>
+      <c r="M106"/>
+      <c r="N106"/>
+      <c r="O106" t="s">
+        <v>40</v>
+      </c>
+      <c r="P106" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>157</v>
+      </c>
+      <c r="R106" t="s">
+        <v>530</v>
+      </c>
+      <c r="S106"/>
+      <c r="T106"/>
+      <c r="U106"/>
+      <c r="V106"/>
+      <c r="W106" s="21"/>
+      <c r="X106" s="21"/>
+      <c r="Y106" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="107" spans="1:32">
+      <c r="A107" t="s">
+        <v>531</v>
+      </c>
+      <c r="B107" t="s">
+        <v>531</v>
+      </c>
+      <c r="C107" t="s">
+        <v>532</v>
+      </c>
+      <c r="D107" t="s">
+        <v>533</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107" t="s">
+        <v>168</v>
+      </c>
+      <c r="H107">
+        <v>25</v>
+      </c>
+      <c r="I107"/>
+      <c r="J107" t="s">
+        <v>39</v>
+      </c>
+      <c r="K107"/>
+      <c r="L107"/>
+      <c r="M107"/>
+      <c r="N107"/>
+      <c r="O107" t="s">
+        <v>40</v>
+      </c>
+      <c r="P107" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>157</v>
+      </c>
+      <c r="R107" t="s">
+        <v>534</v>
+      </c>
+      <c r="S107"/>
+      <c r="T107"/>
+      <c r="U107"/>
+      <c r="V107"/>
+      <c r="W107" s="21"/>
+      <c r="X107" s="21"/>
+      <c r="Y107" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="108" spans="1:32">
+      <c r="A108" t="s">
+        <v>535</v>
+      </c>
+      <c r="B108" t="s">
+        <v>535</v>
+      </c>
+      <c r="C108" t="s">
+        <v>536</v>
+      </c>
+      <c r="D108" t="s">
+        <v>537</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108" t="s">
+        <v>538</v>
+      </c>
+      <c r="H108">
+        <v>25</v>
+      </c>
+      <c r="I108"/>
+      <c r="J108" t="s">
+        <v>39</v>
+      </c>
+      <c r="K108"/>
+      <c r="L108"/>
+      <c r="M108"/>
+      <c r="N108"/>
+      <c r="O108" t="s">
+        <v>40</v>
+      </c>
+      <c r="P108" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>539</v>
+      </c>
+      <c r="R108">
+        <v>78519</v>
+      </c>
+      <c r="S108"/>
+      <c r="T108"/>
+      <c r="U108"/>
+      <c r="V108"/>
+      <c r="W108" s="21"/>
+      <c r="X108" s="21"/>
+      <c r="Y108" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="109" spans="1:32">
+      <c r="A109" t="s">
+        <v>540</v>
+      </c>
+      <c r="B109" t="s">
+        <v>540</v>
+      </c>
+      <c r="C109" t="s">
+        <v>541</v>
+      </c>
+      <c r="D109" t="s">
+        <v>542</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109" t="s">
+        <v>543</v>
+      </c>
+      <c r="H109">
+        <v>25</v>
+      </c>
+      <c r="I109"/>
+      <c r="J109" t="s">
+        <v>39</v>
+      </c>
+      <c r="K109"/>
+      <c r="L109"/>
+      <c r="M109"/>
+      <c r="N109"/>
+      <c r="O109" t="s">
+        <v>40</v>
+      </c>
+      <c r="P109" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>157</v>
+      </c>
+      <c r="R109" t="s">
+        <v>544</v>
+      </c>
+      <c r="S109"/>
+      <c r="T109"/>
+      <c r="U109"/>
+      <c r="V109"/>
+      <c r="W109" s="21"/>
+      <c r="X109" s="21"/>
+      <c r="Y109" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="110" spans="1:32">
+      <c r="A110" t="s">
+        <v>545</v>
+      </c>
+      <c r="B110" t="s">
+        <v>545</v>
+      </c>
+      <c r="C110" t="s">
+        <v>546</v>
+      </c>
+      <c r="D110" t="s">
+        <v>547</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110" t="s">
+        <v>235</v>
+      </c>
+      <c r="H110">
+        <v>25</v>
+      </c>
+      <c r="I110"/>
+      <c r="J110" t="s">
+        <v>39</v>
+      </c>
+      <c r="K110"/>
+      <c r="L110"/>
+      <c r="M110"/>
+      <c r="N110"/>
+      <c r="O110" t="s">
+        <v>40</v>
+      </c>
+      <c r="P110" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>548</v>
+      </c>
+      <c r="R110" t="s">
+        <v>549</v>
+      </c>
+      <c r="S110"/>
+      <c r="T110"/>
+      <c r="U110"/>
+      <c r="V110"/>
+      <c r="W110" s="21"/>
+      <c r="X110" s="21"/>
+      <c r="Y110" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="111" spans="1:32">
+      <c r="A111" t="s">
+        <v>550</v>
+      </c>
+      <c r="B111" t="s">
+        <v>550</v>
+      </c>
+      <c r="C111" t="s">
+        <v>551</v>
+      </c>
+      <c r="D111" t="s">
+        <v>552</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111" t="s">
+        <v>122</v>
+      </c>
+      <c r="H111">
+        <v>25</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111" t="s">
+        <v>39</v>
+      </c>
+      <c r="K111"/>
+      <c r="L111"/>
+      <c r="M111"/>
+      <c r="N111"/>
+      <c r="O111" t="s">
+        <v>40</v>
+      </c>
+      <c r="P111" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>157</v>
+      </c>
+      <c r="R111" t="s">
+        <v>553</v>
+      </c>
+      <c r="S111"/>
+      <c r="T111"/>
+      <c r="U111"/>
+      <c r="V111"/>
+      <c r="W111" s="21"/>
+      <c r="X111" s="21"/>
+      <c r="Y111" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="112" spans="1:32">
+      <c r="A112" t="s">
+        <v>554</v>
+      </c>
+      <c r="B112" t="s">
+        <v>554</v>
+      </c>
+      <c r="C112" t="s">
+        <v>555</v>
+      </c>
+      <c r="D112" t="s">
+        <v>556</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112" t="s">
+        <v>144</v>
+      </c>
+      <c r="H112">
+        <v>25</v>
+      </c>
+      <c r="I112"/>
+      <c r="J112" t="s">
+        <v>39</v>
+      </c>
+      <c r="K112"/>
+      <c r="L112"/>
+      <c r="M112"/>
+      <c r="N112"/>
+      <c r="O112" t="s">
+        <v>40</v>
+      </c>
+      <c r="P112" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>157</v>
+      </c>
+      <c r="R112" t="s">
+        <v>557</v>
+      </c>
+      <c r="S112"/>
+      <c r="T112"/>
+      <c r="U112"/>
+      <c r="V112"/>
+      <c r="W112" s="21"/>
+      <c r="X112" s="21"/>
+      <c r="Y112" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="113" spans="1:32">
+      <c r="A113" t="s">
+        <v>558</v>
+      </c>
+      <c r="B113" t="s">
+        <v>558</v>
+      </c>
+      <c r="C113" t="s">
+        <v>559</v>
+      </c>
+      <c r="D113" t="s">
+        <v>560</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113" t="s">
+        <v>49</v>
+      </c>
+      <c r="H113">
+        <v>25</v>
+      </c>
+      <c r="I113"/>
+      <c r="J113" t="s">
+        <v>39</v>
+      </c>
+      <c r="K113"/>
+      <c r="L113"/>
+      <c r="M113"/>
+      <c r="N113"/>
+      <c r="O113" t="s">
+        <v>40</v>
+      </c>
+      <c r="P113" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>157</v>
+      </c>
+      <c r="R113" t="s">
+        <v>561</v>
+      </c>
+      <c r="S113"/>
+      <c r="T113"/>
+      <c r="U113"/>
+      <c r="V113"/>
+      <c r="W113" s="21"/>
+      <c r="X113" s="21"/>
+      <c r="Y113" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="114" spans="1:32">
+      <c r="A114" t="s">
+        <v>562</v>
+      </c>
+      <c r="B114" t="s">
+        <v>562</v>
+      </c>
+      <c r="C114" t="s">
+        <v>563</v>
+      </c>
+      <c r="D114" t="s">
+        <v>564</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114" t="s">
+        <v>49</v>
+      </c>
+      <c r="H114">
+        <v>25</v>
+      </c>
+      <c r="I114"/>
+      <c r="J114" t="s">
+        <v>39</v>
+      </c>
+      <c r="K114"/>
+      <c r="L114"/>
+      <c r="M114"/>
+      <c r="N114"/>
+      <c r="O114" t="s">
+        <v>40</v>
+      </c>
+      <c r="P114" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>157</v>
+      </c>
+      <c r="R114" t="s">
+        <v>565</v>
+      </c>
+      <c r="S114"/>
+      <c r="T114"/>
+      <c r="U114"/>
+      <c r="V114"/>
+      <c r="W114" s="21"/>
+      <c r="X114" s="21"/>
+      <c r="Y114" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="115" spans="1:32">
+      <c r="A115" t="s">
+        <v>566</v>
+      </c>
+      <c r="B115" t="s">
+        <v>566</v>
+      </c>
+      <c r="C115" t="s">
+        <v>567</v>
+      </c>
+      <c r="D115" t="s">
+        <v>568</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115" t="s">
+        <v>168</v>
+      </c>
+      <c r="H115">
+        <v>25</v>
+      </c>
+      <c r="I115"/>
+      <c r="J115" t="s">
+        <v>39</v>
+      </c>
+      <c r="K115"/>
+      <c r="L115"/>
+      <c r="M115"/>
+      <c r="N115"/>
+      <c r="O115" t="s">
+        <v>40</v>
+      </c>
+      <c r="P115" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>157</v>
+      </c>
+      <c r="R115" t="s">
+        <v>569</v>
+      </c>
+      <c r="S115"/>
+      <c r="T115"/>
+      <c r="U115"/>
+      <c r="V115"/>
+      <c r="W115" s="21"/>
+      <c r="X115" s="21"/>
+      <c r="Y115" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="116" spans="1:32">
+      <c r="A116" t="s">
+        <v>570</v>
+      </c>
+      <c r="B116" t="s">
+        <v>570</v>
+      </c>
+      <c r="C116" t="s">
+        <v>571</v>
+      </c>
+      <c r="D116" t="s">
+        <v>572</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116"/>
+      <c r="G116" t="s">
+        <v>144</v>
+      </c>
+      <c r="H116">
+        <v>25</v>
+      </c>
+      <c r="I116"/>
+      <c r="J116" t="s">
+        <v>39</v>
+      </c>
+      <c r="K116"/>
+      <c r="L116"/>
+      <c r="M116"/>
+      <c r="N116"/>
+      <c r="O116" t="s">
+        <v>40</v>
+      </c>
+      <c r="P116" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>157</v>
+      </c>
+      <c r="R116" t="s">
+        <v>573</v>
+      </c>
+      <c r="S116"/>
+      <c r="T116"/>
+      <c r="U116"/>
+      <c r="V116"/>
+      <c r="W116" s="21"/>
+      <c r="X116" s="21"/>
+      <c r="Y116" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="117" spans="1:32">
+      <c r="A117" t="s">
+        <v>574</v>
+      </c>
+      <c r="B117" t="s">
+        <v>574</v>
+      </c>
+      <c r="C117" t="s">
+        <v>575</v>
+      </c>
+      <c r="D117" t="s">
+        <v>576</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117" t="s">
+        <v>577</v>
+      </c>
+      <c r="H117">
+        <v>24</v>
+      </c>
+      <c r="I117"/>
+      <c r="J117" t="s">
+        <v>39</v>
+      </c>
+      <c r="K117"/>
+      <c r="L117" t="s">
+        <v>578</v>
+      </c>
+      <c r="M117"/>
+      <c r="N117"/>
+      <c r="O117" t="s">
+        <v>40</v>
+      </c>
+      <c r="P117" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>137</v>
+      </c>
+      <c r="R117" t="s">
+        <v>579</v>
+      </c>
+      <c r="S117"/>
+      <c r="T117"/>
+      <c r="U117"/>
+      <c r="V117"/>
+      <c r="W117" s="21"/>
+      <c r="X117" s="21"/>
+      <c r="Y117" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="118" spans="1:32">
+      <c r="A118" t="s">
+        <v>581</v>
+      </c>
+      <c r="B118" t="s">
+        <v>581</v>
+      </c>
+      <c r="C118" t="s">
+        <v>582</v>
+      </c>
+      <c r="D118" t="s">
+        <v>583</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118" t="s">
+        <v>577</v>
+      </c>
+      <c r="H118">
+        <v>24</v>
+      </c>
+      <c r="I118"/>
+      <c r="J118" t="s">
+        <v>39</v>
+      </c>
+      <c r="K118"/>
+      <c r="L118" t="s">
+        <v>584</v>
+      </c>
+      <c r="M118"/>
+      <c r="N118"/>
+      <c r="O118" t="s">
+        <v>40</v>
+      </c>
+      <c r="P118" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>585</v>
+      </c>
+      <c r="R118" t="s">
+        <v>586</v>
+      </c>
+      <c r="S118"/>
+      <c r="T118"/>
+      <c r="U118"/>
+      <c r="V118"/>
+      <c r="W118" s="21"/>
+      <c r="X118" s="21"/>
+      <c r="Y118" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="119" spans="1:32">
+      <c r="A119" t="s">
+        <v>587</v>
+      </c>
+      <c r="B119" t="s">
+        <v>587</v>
+      </c>
+      <c r="C119" t="s">
+        <v>588</v>
+      </c>
+      <c r="D119" t="s">
+        <v>589</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119" t="s">
+        <v>144</v>
+      </c>
+      <c r="H119">
+        <v>25</v>
+      </c>
+      <c r="I119"/>
+      <c r="J119" t="s">
+        <v>39</v>
+      </c>
+      <c r="K119"/>
+      <c r="L119" t="s">
+        <v>590</v>
+      </c>
+      <c r="M119"/>
+      <c r="N119"/>
+      <c r="O119" t="s">
+        <v>40</v>
+      </c>
+      <c r="P119" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>116</v>
+      </c>
+      <c r="R119" t="s">
+        <v>146</v>
+      </c>
+      <c r="S119"/>
+      <c r="T119"/>
+      <c r="U119"/>
+      <c r="V119"/>
+      <c r="W119" s="21"/>
+      <c r="X119" s="21"/>
+      <c r="Y119" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="120" spans="1:32">
+      <c r="A120" t="s">
+        <v>591</v>
+      </c>
+      <c r="B120" t="s">
+        <v>591</v>
+      </c>
+      <c r="C120" t="s">
+        <v>592</v>
+      </c>
+      <c r="D120" t="s">
+        <v>593</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120" t="s">
+        <v>144</v>
+      </c>
+      <c r="H120">
+        <v>25</v>
+      </c>
+      <c r="I120"/>
+      <c r="J120" t="s">
+        <v>39</v>
+      </c>
+      <c r="K120"/>
+      <c r="L120" t="s">
+        <v>594</v>
+      </c>
+      <c r="M120"/>
+      <c r="N120"/>
+      <c r="O120" t="s">
+        <v>40</v>
+      </c>
+      <c r="P120" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>116</v>
+      </c>
+      <c r="R120" t="s">
+        <v>595</v>
+      </c>
+      <c r="S120"/>
+      <c r="T120"/>
+      <c r="U120"/>
+      <c r="V120"/>
+      <c r="W120" s="21"/>
+      <c r="X120" s="21"/>
+      <c r="Y120" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="121" spans="1:32">
+      <c r="A121" t="s">
+        <v>596</v>
+      </c>
+      <c r="B121" t="s">
+        <v>596</v>
+      </c>
+      <c r="C121" t="s">
+        <v>597</v>
+      </c>
+      <c r="D121" t="s">
+        <v>598</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121" t="s">
+        <v>168</v>
+      </c>
+      <c r="H121">
+        <v>25</v>
+      </c>
+      <c r="I121"/>
+      <c r="J121" t="s">
+        <v>39</v>
+      </c>
+      <c r="K121"/>
+      <c r="L121" t="s">
+        <v>599</v>
+      </c>
+      <c r="M121"/>
+      <c r="N121"/>
+      <c r="O121" t="s">
+        <v>40</v>
+      </c>
+      <c r="P121" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>116</v>
+      </c>
+      <c r="R121" t="s">
+        <v>600</v>
+      </c>
+      <c r="S121"/>
+      <c r="T121"/>
+      <c r="U121"/>
+      <c r="V121"/>
+      <c r="W121" s="21"/>
+      <c r="X121" s="21"/>
+      <c r="Y121" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="122" spans="1:32">
+      <c r="A122" t="s">
+        <v>601</v>
+      </c>
+      <c r="B122" t="s">
+        <v>601</v>
+      </c>
+      <c r="C122" t="s">
+        <v>602</v>
+      </c>
+      <c r="D122" t="s">
+        <v>603</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122" t="s">
+        <v>432</v>
+      </c>
+      <c r="H122">
+        <v>25</v>
+      </c>
+      <c r="I122"/>
+      <c r="J122" t="s">
+        <v>39</v>
+      </c>
+      <c r="K122"/>
+      <c r="L122" t="s">
+        <v>604</v>
+      </c>
+      <c r="M122"/>
+      <c r="N122"/>
+      <c r="O122" t="s">
+        <v>40</v>
+      </c>
+      <c r="P122" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>116</v>
+      </c>
+      <c r="R122" t="s">
+        <v>605</v>
+      </c>
+      <c r="S122"/>
+      <c r="T122"/>
+      <c r="U122"/>
+      <c r="V122"/>
+      <c r="W122" s="21"/>
+      <c r="X122" s="21"/>
+      <c r="Y122" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="123" spans="1:32">
+      <c r="A123" t="s">
+        <v>606</v>
+      </c>
+      <c r="B123" t="s">
+        <v>606</v>
+      </c>
+      <c r="C123" t="s">
+        <v>607</v>
+      </c>
+      <c r="D123" t="s">
+        <v>608</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123"/>
+      <c r="G123" t="s">
+        <v>144</v>
+      </c>
+      <c r="H123">
+        <v>24</v>
+      </c>
+      <c r="I123"/>
+      <c r="J123" t="s">
+        <v>39</v>
+      </c>
+      <c r="K123"/>
+      <c r="L123" t="s">
+        <v>279</v>
+      </c>
+      <c r="M123"/>
+      <c r="N123"/>
+      <c r="O123" t="s">
+        <v>40</v>
+      </c>
+      <c r="P123" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>129</v>
+      </c>
+      <c r="R123" t="s">
+        <v>609</v>
+      </c>
+      <c r="S123"/>
+      <c r="T123"/>
+      <c r="U123"/>
+      <c r="V123"/>
+      <c r="W123" s="21"/>
+      <c r="X123" s="21"/>
+      <c r="Y123" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="124" spans="1:32">
+      <c r="A124" t="s">
+        <v>610</v>
+      </c>
+      <c r="B124" t="s">
+        <v>610</v>
+      </c>
+      <c r="C124" t="s">
+        <v>611</v>
+      </c>
+      <c r="D124" t="s">
+        <v>612</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124" t="s">
+        <v>613</v>
+      </c>
+      <c r="H124">
+        <v>25</v>
+      </c>
+      <c r="I124"/>
+      <c r="J124" t="s">
+        <v>39</v>
+      </c>
+      <c r="K124"/>
+      <c r="L124" t="s">
+        <v>614</v>
+      </c>
+      <c r="M124"/>
+      <c r="N124"/>
+      <c r="O124" t="s">
+        <v>40</v>
+      </c>
+      <c r="P124" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>116</v>
+      </c>
+      <c r="R124" t="s">
+        <v>615</v>
+      </c>
+      <c r="S124"/>
+      <c r="T124"/>
+      <c r="U124"/>
+      <c r="V124"/>
+      <c r="W124" s="21"/>
+      <c r="X124" s="21"/>
+      <c r="Y124" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="125" spans="1:32">
+      <c r="A125" t="s">
+        <v>616</v>
+      </c>
+      <c r="B125" t="s">
+        <v>616</v>
+      </c>
+      <c r="C125" t="s">
+        <v>617</v>
+      </c>
+      <c r="D125" t="s">
+        <v>618</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125" t="s">
+        <v>432</v>
+      </c>
+      <c r="H125">
+        <v>25</v>
+      </c>
+      <c r="I125"/>
+      <c r="J125" t="s">
+        <v>39</v>
+      </c>
+      <c r="K125"/>
+      <c r="L125" t="s">
+        <v>614</v>
+      </c>
+      <c r="M125"/>
+      <c r="N125"/>
+      <c r="O125" t="s">
+        <v>40</v>
+      </c>
+      <c r="P125" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>116</v>
+      </c>
+      <c r="R125" t="s">
+        <v>619</v>
+      </c>
+      <c r="S125"/>
+      <c r="T125"/>
+      <c r="U125"/>
+      <c r="V125"/>
+      <c r="W125" s="21"/>
+      <c r="X125" s="21"/>
+      <c r="Y125" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="126" spans="1:32">
+      <c r="A126" t="s">
+        <v>620</v>
+      </c>
+      <c r="B126" t="s">
+        <v>620</v>
+      </c>
+      <c r="C126" t="s">
+        <v>621</v>
+      </c>
+      <c r="D126" t="s">
+        <v>622</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126"/>
+      <c r="G126" t="s">
+        <v>144</v>
+      </c>
+      <c r="H126">
+        <v>25</v>
+      </c>
+      <c r="I126"/>
+      <c r="J126" t="s">
+        <v>39</v>
+      </c>
+      <c r="K126"/>
+      <c r="L126" t="s">
+        <v>623</v>
+      </c>
+      <c r="M126"/>
+      <c r="N126"/>
+      <c r="O126" t="s">
+        <v>40</v>
+      </c>
+      <c r="P126" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>116</v>
+      </c>
+      <c r="R126" t="s">
+        <v>624</v>
+      </c>
+      <c r="S126"/>
+      <c r="T126"/>
+      <c r="U126"/>
+      <c r="V126"/>
+      <c r="W126" s="21"/>
+      <c r="X126" s="21"/>
+      <c r="Y126" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="127" spans="1:32">
+      <c r="A127" t="s">
+        <v>625</v>
+      </c>
+      <c r="B127" t="s">
+        <v>625</v>
+      </c>
+      <c r="C127" t="s">
+        <v>626</v>
+      </c>
+      <c r="D127" t="s">
+        <v>627</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127" t="s">
+        <v>432</v>
+      </c>
+      <c r="H127">
+        <v>25</v>
+      </c>
+      <c r="I127"/>
+      <c r="J127" t="s">
+        <v>39</v>
+      </c>
+      <c r="K127"/>
+      <c r="L127" t="s">
+        <v>590</v>
+      </c>
+      <c r="M127"/>
+      <c r="N127"/>
+      <c r="O127" t="s">
+        <v>40</v>
+      </c>
+      <c r="P127" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>116</v>
+      </c>
+      <c r="R127" t="s">
+        <v>628</v>
+      </c>
+      <c r="S127"/>
+      <c r="T127"/>
+      <c r="U127"/>
+      <c r="V127"/>
+      <c r="W127" s="21"/>
+      <c r="X127" s="21"/>
+      <c r="Y127" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="128" spans="1:32">
+      <c r="A128" t="s">
+        <v>629</v>
+      </c>
+      <c r="B128" t="s">
+        <v>629</v>
+      </c>
+      <c r="C128" t="s">
+        <v>630</v>
+      </c>
+      <c r="D128" t="s">
+        <v>631</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128" t="s">
+        <v>632</v>
+      </c>
+      <c r="H128">
+        <v>24</v>
+      </c>
+      <c r="I128"/>
+      <c r="J128" t="s">
+        <v>180</v>
+      </c>
+      <c r="K128"/>
+      <c r="L128" t="s">
+        <v>633</v>
+      </c>
+      <c r="M128"/>
+      <c r="N128"/>
+      <c r="O128" t="s">
+        <v>40</v>
+      </c>
+      <c r="P128" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>137</v>
+      </c>
+      <c r="R128" t="s">
+        <v>634</v>
+      </c>
+      <c r="S128"/>
+      <c r="T128"/>
+      <c r="U128"/>
+      <c r="V128"/>
+      <c r="W128" s="21"/>
+      <c r="X128" s="21"/>
+      <c r="Y128" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="129" spans="1:32">
+      <c r="A129" t="s">
+        <v>635</v>
+      </c>
+      <c r="B129" t="s">
+        <v>635</v>
+      </c>
+      <c r="C129" t="s">
+        <v>636</v>
+      </c>
+      <c r="D129" t="s">
+        <v>637</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129" t="s">
+        <v>235</v>
+      </c>
+      <c r="H129"/>
+      <c r="I129"/>
+      <c r="J129" t="s">
+        <v>39</v>
+      </c>
+      <c r="K129"/>
+      <c r="L129" t="s">
+        <v>638</v>
+      </c>
+      <c r="M129"/>
+      <c r="N129"/>
+      <c r="O129" t="s">
+        <v>40</v>
+      </c>
+      <c r="P129" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>639</v>
+      </c>
+      <c r="R129" t="s">
+        <v>640</v>
+      </c>
+      <c r="S129"/>
+      <c r="T129"/>
+      <c r="U129"/>
+      <c r="V129"/>
+      <c r="W129" s="21"/>
+      <c r="X129" s="21"/>
+      <c r="Y129" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="130" spans="1:32">
+      <c r="A130" t="s">
+        <v>641</v>
+      </c>
+      <c r="B130" t="s">
+        <v>641</v>
+      </c>
+      <c r="C130" t="s">
+        <v>642</v>
+      </c>
+      <c r="D130" t="s">
+        <v>643</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130">
+        <v>6</v>
+      </c>
+      <c r="I130"/>
+      <c r="J130" t="s">
+        <v>39</v>
+      </c>
+      <c r="K130"/>
+      <c r="L130" t="s">
+        <v>644</v>
+      </c>
+      <c r="M130"/>
+      <c r="N130"/>
+      <c r="O130" t="s">
+        <v>40</v>
+      </c>
+      <c r="P130" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>157</v>
+      </c>
+      <c r="R130">
+        <v>31903</v>
+      </c>
+      <c r="S130"/>
+      <c r="T130"/>
+      <c r="U130"/>
+      <c r="V130"/>
+      <c r="W130" s="21"/>
+      <c r="X130" s="21"/>
+      <c r="Y130" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="131" spans="1:32">
+      <c r="A131" t="s">
+        <v>645</v>
+      </c>
+      <c r="B131" t="s">
+        <v>645</v>
+      </c>
+      <c r="C131"/>
+      <c r="D131" t="s">
+        <v>646</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131" t="s">
+        <v>83</v>
+      </c>
+      <c r="H131"/>
+      <c r="I131"/>
+      <c r="J131" t="s">
+        <v>39</v>
+      </c>
+      <c r="K131"/>
+      <c r="L131" t="s">
+        <v>644</v>
+      </c>
+      <c r="M131"/>
+      <c r="N131"/>
+      <c r="O131" t="s">
+        <v>40</v>
+      </c>
+      <c r="P131" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>472</v>
+      </c>
+      <c r="R131" t="s">
+        <v>647</v>
+      </c>
+      <c r="S131"/>
+      <c r="T131"/>
+      <c r="U131"/>
+      <c r="V131"/>
+      <c r="W131" s="21"/>
+      <c r="X131" s="21"/>
+      <c r="Y131" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="132" spans="1:32">
+      <c r="A132" t="s">
+        <v>648</v>
+      </c>
+      <c r="B132" t="s">
+        <v>648</v>
+      </c>
+      <c r="C132" t="s">
+        <v>649</v>
+      </c>
+      <c r="D132" t="s">
+        <v>650</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132" t="s">
+        <v>168</v>
+      </c>
+      <c r="H132">
+        <v>24</v>
+      </c>
+      <c r="I132"/>
+      <c r="J132" t="s">
+        <v>39</v>
+      </c>
+      <c r="K132"/>
+      <c r="L132" t="s">
+        <v>584</v>
+      </c>
+      <c r="M132"/>
+      <c r="N132"/>
+      <c r="O132" t="s">
+        <v>40</v>
+      </c>
+      <c r="P132" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>116</v>
+      </c>
+      <c r="R132" t="s">
+        <v>651</v>
+      </c>
+      <c r="S132"/>
+      <c r="T132"/>
+      <c r="U132"/>
+      <c r="V132"/>
+      <c r="W132" s="21"/>
+      <c r="X132" s="21"/>
+      <c r="Y132" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="133" spans="1:32">
+      <c r="A133" t="s">
+        <v>652</v>
+      </c>
+      <c r="B133" t="s">
+        <v>652</v>
+      </c>
+      <c r="C133" t="s">
+        <v>653</v>
+      </c>
+      <c r="D133" t="s">
+        <v>654</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133"/>
+      <c r="G133" t="s">
+        <v>655</v>
+      </c>
+      <c r="H133">
+        <v>24</v>
+      </c>
+      <c r="I133"/>
+      <c r="J133" t="s">
+        <v>39</v>
+      </c>
+      <c r="K133"/>
+      <c r="L133"/>
+      <c r="M133"/>
+      <c r="N133"/>
+      <c r="O133" t="s">
+        <v>40</v>
+      </c>
+      <c r="P133" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>656</v>
+      </c>
+      <c r="R133">
+        <v>406421</v>
+      </c>
+      <c r="S133"/>
+      <c r="T133"/>
+      <c r="U133"/>
+      <c r="V133"/>
+      <c r="W133" s="21"/>
+      <c r="X133" s="21"/>
+      <c r="Y133" t="s">
+        <v>657</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="134" spans="1:32">
+      <c r="A134" t="s">
+        <v>658</v>
+      </c>
+      <c r="B134" t="s">
+        <v>658</v>
+      </c>
+      <c r="C134" t="s">
+        <v>659</v>
+      </c>
+      <c r="D134" t="s">
+        <v>660</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134" t="s">
+        <v>144</v>
+      </c>
+      <c r="H134">
+        <v>6</v>
+      </c>
+      <c r="I134"/>
+      <c r="J134" t="s">
+        <v>39</v>
+      </c>
+      <c r="K134"/>
+      <c r="L134"/>
+      <c r="M134"/>
+      <c r="N134"/>
+      <c r="O134" t="s">
+        <v>295</v>
+      </c>
+      <c r="P134" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>656</v>
+      </c>
+      <c r="R134">
+        <v>407512</v>
+      </c>
+      <c r="S134"/>
+      <c r="T134"/>
+      <c r="U134"/>
+      <c r="V134"/>
+      <c r="W134" s="21"/>
+      <c r="X134" s="21"/>
+      <c r="Y134" t="s">
+        <v>657</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="135" spans="1:32">
+      <c r="A135" t="s">
+        <v>661</v>
+      </c>
+      <c r="B135" t="s">
+        <v>661</v>
+      </c>
+      <c r="C135" t="s">
+        <v>662</v>
+      </c>
+      <c r="D135" t="s">
+        <v>663</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135"/>
+      <c r="G135" t="s">
+        <v>144</v>
+      </c>
+      <c r="H135">
+        <v>6</v>
+      </c>
+      <c r="I135"/>
+      <c r="J135" t="s">
+        <v>39</v>
+      </c>
+      <c r="K135"/>
+      <c r="L135"/>
+      <c r="M135"/>
+      <c r="N135"/>
+      <c r="O135" t="s">
+        <v>40</v>
+      </c>
+      <c r="P135" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>459</v>
+      </c>
+      <c r="R135">
+        <v>565836</v>
+      </c>
+      <c r="S135"/>
+      <c r="T135"/>
+      <c r="U135"/>
+      <c r="V135"/>
+      <c r="W135" s="21"/>
+      <c r="X135" s="21"/>
+      <c r="Y135" t="s">
+        <v>657</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="136" spans="1:32">
+      <c r="A136" t="s">
+        <v>664</v>
+      </c>
+      <c r="B136" t="s">
+        <v>664</v>
+      </c>
+      <c r="C136" t="s">
+        <v>665</v>
+      </c>
+      <c r="D136" t="s">
+        <v>666</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136" t="s">
+        <v>144</v>
+      </c>
+      <c r="H136">
+        <v>6</v>
+      </c>
+      <c r="I136"/>
+      <c r="J136" t="s">
+        <v>39</v>
+      </c>
+      <c r="K136"/>
+      <c r="L136"/>
+      <c r="M136"/>
+      <c r="N136"/>
+      <c r="O136" t="s">
+        <v>40</v>
+      </c>
+      <c r="P136" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>656</v>
+      </c>
+      <c r="R136">
+        <v>614855</v>
+      </c>
+      <c r="S136"/>
+      <c r="T136"/>
+      <c r="U136"/>
+      <c r="V136"/>
+      <c r="W136" s="21"/>
+      <c r="X136" s="21"/>
+      <c r="Y136" t="s">
+        <v>657</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="137" spans="1:32">
+      <c r="A137" t="s">
+        <v>667</v>
+      </c>
+      <c r="B137" t="s">
+        <v>667</v>
+      </c>
+      <c r="C137" t="s">
+        <v>668</v>
+      </c>
+      <c r="D137" t="s">
+        <v>669</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137"/>
+      <c r="G137" t="s">
+        <v>670</v>
+      </c>
+      <c r="H137">
+        <v>24</v>
+      </c>
+      <c r="I137"/>
+      <c r="J137" t="s">
+        <v>180</v>
+      </c>
+      <c r="K137"/>
+      <c r="L137" t="s">
+        <v>279</v>
+      </c>
+      <c r="M137"/>
+      <c r="N137"/>
+      <c r="O137" t="s">
+        <v>40</v>
+      </c>
+      <c r="P137" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>137</v>
+      </c>
+      <c r="R137" t="s">
+        <v>671</v>
+      </c>
+      <c r="S137"/>
+      <c r="T137"/>
+      <c r="U137"/>
+      <c r="V137"/>
+      <c r="W137" s="21"/>
+      <c r="X137" s="21"/>
+      <c r="Y137" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="138" spans="1:32">
+      <c r="A138" t="s">
+        <v>672</v>
+      </c>
+      <c r="B138" t="s">
+        <v>672</v>
+      </c>
+      <c r="C138" t="s">
+        <v>673</v>
+      </c>
+      <c r="D138" t="s">
+        <v>278</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138" t="s">
+        <v>49</v>
+      </c>
+      <c r="H138">
+        <v>24</v>
+      </c>
+      <c r="I138"/>
+      <c r="J138" t="s">
+        <v>180</v>
+      </c>
+      <c r="K138"/>
+      <c r="L138" t="s">
+        <v>279</v>
+      </c>
+      <c r="M138"/>
+      <c r="N138"/>
+      <c r="O138" t="s">
+        <v>40</v>
+      </c>
+      <c r="P138" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>116</v>
+      </c>
+      <c r="R138" t="s">
+        <v>674</v>
+      </c>
+      <c r="S138"/>
+      <c r="T138"/>
+      <c r="U138"/>
+      <c r="V138"/>
+      <c r="W138" s="21"/>
+      <c r="X138" s="21"/>
+      <c r="Y138" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="139" spans="1:32">
+      <c r="A139" t="s">
+        <v>675</v>
+      </c>
+      <c r="B139" t="s">
+        <v>675</v>
+      </c>
+      <c r="C139" t="s">
+        <v>676</v>
+      </c>
+      <c r="D139" t="s">
+        <v>677</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139"/>
+      <c r="G139" t="s">
+        <v>49</v>
+      </c>
+      <c r="H139">
+        <v>25</v>
+      </c>
+      <c r="I139"/>
+      <c r="J139" t="s">
+        <v>39</v>
+      </c>
+      <c r="K139"/>
+      <c r="L139" t="s">
+        <v>644</v>
+      </c>
+      <c r="M139"/>
+      <c r="N139"/>
+      <c r="O139" t="s">
+        <v>40</v>
+      </c>
+      <c r="P139" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>116</v>
+      </c>
+      <c r="R139" t="s">
+        <v>678</v>
+      </c>
+      <c r="S139"/>
+      <c r="T139"/>
+      <c r="U139"/>
+      <c r="V139"/>
+      <c r="W139" s="21"/>
+      <c r="X139" s="21"/>
+      <c r="Y139" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="140" spans="1:32">
+      <c r="A140" t="s">
+        <v>679</v>
+      </c>
+      <c r="B140" t="s">
+        <v>679</v>
+      </c>
+      <c r="C140" t="s">
+        <v>680</v>
+      </c>
+      <c r="D140" t="s">
+        <v>681</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140" t="s">
+        <v>56</v>
+      </c>
+      <c r="H140">
+        <v>25</v>
+      </c>
+      <c r="I140"/>
+      <c r="J140" t="s">
+        <v>39</v>
+      </c>
+      <c r="K140"/>
+      <c r="L140" t="s">
+        <v>644</v>
+      </c>
+      <c r="M140"/>
+      <c r="N140"/>
+      <c r="O140" t="s">
+        <v>40</v>
+      </c>
+      <c r="P140" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>157</v>
+      </c>
+      <c r="R140" t="s">
+        <v>682</v>
+      </c>
+      <c r="S140"/>
+      <c r="T140"/>
+      <c r="U140"/>
+      <c r="V140"/>
+      <c r="W140" s="21"/>
+      <c r="X140" s="21"/>
+      <c r="Y140" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="141" spans="1:32">
+      <c r="A141" t="s">
+        <v>683</v>
+      </c>
+      <c r="B141" t="s">
+        <v>683</v>
+      </c>
+      <c r="C141" t="s">
+        <v>684</v>
+      </c>
+      <c r="D141" t="s">
+        <v>685</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141" t="s">
+        <v>207</v>
+      </c>
+      <c r="H141">
+        <v>25</v>
+      </c>
+      <c r="I141"/>
+      <c r="J141" t="s">
+        <v>39</v>
+      </c>
+      <c r="K141"/>
+      <c r="L141" t="s">
+        <v>594</v>
+      </c>
+      <c r="M141"/>
+      <c r="N141"/>
+      <c r="O141" t="s">
+        <v>40</v>
+      </c>
+      <c r="P141" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>157</v>
+      </c>
+      <c r="R141" t="s">
+        <v>686</v>
+      </c>
+      <c r="S141"/>
+      <c r="T141"/>
+      <c r="U141"/>
+      <c r="V141"/>
+      <c r="W141" s="21"/>
+      <c r="X141" s="21"/>
+      <c r="Y141" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="142" spans="1:32">
+      <c r="A142" t="s">
+        <v>687</v>
+      </c>
+      <c r="B142" t="s">
+        <v>687</v>
+      </c>
+      <c r="C142"/>
+      <c r="D142" t="s">
+        <v>688</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
+      <c r="H142"/>
+      <c r="I142"/>
+      <c r="J142"/>
+      <c r="K142"/>
+      <c r="L142"/>
+      <c r="M142"/>
+      <c r="N142"/>
+      <c r="O142" t="s">
+        <v>40</v>
+      </c>
+      <c r="P142" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>111</v>
+      </c>
+      <c r="R142" t="s">
+        <v>689</v>
+      </c>
+      <c r="S142"/>
+      <c r="T142"/>
+      <c r="U142"/>
+      <c r="V142"/>
+      <c r="W142" s="21"/>
+      <c r="X142" s="21"/>
+      <c r="Y142" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="143" spans="1:32">
+      <c r="A143" t="s">
+        <v>690</v>
+      </c>
+      <c r="B143" t="s">
+        <v>690</v>
+      </c>
+      <c r="C143"/>
+      <c r="D143" t="s">
+        <v>691</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143"/>
+      <c r="G143"/>
+      <c r="H143"/>
+      <c r="I143"/>
+      <c r="J143"/>
+      <c r="K143"/>
+      <c r="L143"/>
+      <c r="M143"/>
+      <c r="N143"/>
+      <c r="O143" t="s">
+        <v>40</v>
+      </c>
+      <c r="P143" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>116</v>
+      </c>
+      <c r="R143" t="s">
+        <v>692</v>
+      </c>
+      <c r="S143"/>
+      <c r="T143"/>
+      <c r="U143"/>
+      <c r="V143"/>
+      <c r="W143" s="21"/>
+      <c r="X143" s="21"/>
+      <c r="Y143" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="144" spans="1:32">
+      <c r="A144" t="s">
+        <v>693</v>
+      </c>
+      <c r="B144" t="s">
+        <v>693</v>
+      </c>
+      <c r="C144"/>
+      <c r="D144" t="s">
+        <v>694</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
+      <c r="H144"/>
+      <c r="I144"/>
+      <c r="J144"/>
+      <c r="K144"/>
+      <c r="L144"/>
+      <c r="M144"/>
+      <c r="N144"/>
+      <c r="O144" t="s">
+        <v>40</v>
+      </c>
+      <c r="P144" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>116</v>
+      </c>
+      <c r="R144" t="s">
+        <v>695</v>
+      </c>
+      <c r="S144"/>
+      <c r="T144"/>
+      <c r="U144"/>
+      <c r="V144"/>
+      <c r="W144" s="21"/>
+      <c r="X144" s="21"/>
+      <c r="Y144" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="145" spans="1:32">
+      <c r="A145" t="s">
+        <v>696</v>
+      </c>
+      <c r="B145" t="s">
+        <v>696</v>
+      </c>
+      <c r="C145"/>
+      <c r="D145" t="s">
+        <v>697</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
+      <c r="H145"/>
+      <c r="I145"/>
+      <c r="J145"/>
+      <c r="K145"/>
+      <c r="L145"/>
+      <c r="M145"/>
+      <c r="N145"/>
+      <c r="O145" t="s">
+        <v>40</v>
+      </c>
+      <c r="P145" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>116</v>
+      </c>
+      <c r="R145" t="s">
+        <v>698</v>
+      </c>
+      <c r="S145"/>
+      <c r="T145"/>
+      <c r="U145"/>
+      <c r="V145"/>
+      <c r="W145" s="21"/>
+      <c r="X145" s="21"/>
+      <c r="Y145" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="146" spans="1:32">
+      <c r="A146" t="s">
+        <v>699</v>
+      </c>
+      <c r="B146" t="s">
+        <v>699</v>
+      </c>
+      <c r="C146"/>
+      <c r="D146" t="s">
+        <v>700</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146" t="s">
+        <v>218</v>
+      </c>
+      <c r="H146"/>
+      <c r="I146"/>
+      <c r="J146"/>
+      <c r="K146"/>
+      <c r="L146"/>
+      <c r="M146"/>
+      <c r="N146"/>
+      <c r="O146" t="s">
+        <v>40</v>
+      </c>
+      <c r="P146" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>472</v>
+      </c>
+      <c r="R146" t="s">
+        <v>701</v>
+      </c>
+      <c r="S146"/>
+      <c r="T146"/>
+      <c r="U146"/>
+      <c r="V146"/>
+      <c r="W146" s="21"/>
+      <c r="X146" s="21"/>
+      <c r="Y146" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z146" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="G1:N1"/>
     <mergeCell ref="O1:S1"/>
     <mergeCell ref="T1:X1"/>
     <mergeCell ref="Y1:Z1"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="date" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="W1:X1">
       <formula1>1</formula1>
       <formula2>402133</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="W1:X1">
       <formula1>1</formula1>
       <formula2>402133</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
@@ -3934,283 +11081,294 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10.54296875" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>246</v>
+        <v>702</v>
       </c>
       <c r="B2" t="s">
-        <v>271</v>
+        <v>725</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>247</v>
+        <v>703</v>
       </c>
       <c r="B3" t="s">
-        <v>272</v>
+        <v>726</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>248</v>
+        <v>704</v>
       </c>
       <c r="B4" t="s">
-        <v>273</v>
+        <v>727</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>52</v>
       </c>
       <c r="B5" t="s">
-        <v>274</v>
+        <v>728</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>275</v>
+        <v>729</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>249</v>
+        <v>705</v>
       </c>
       <c r="B7" t="s">
-        <v>276</v>
+        <v>730</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>239</v>
       </c>
       <c r="B8" t="s">
-        <v>277</v>
+        <v>731</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>250</v>
+        <v>706</v>
       </c>
       <c r="B9" t="s">
-        <v>278</v>
+        <v>732</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>251</v>
+        <v>580</v>
       </c>
       <c r="B10" t="s">
-        <v>279</v>
+        <v>733</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>252</v>
+        <v>707</v>
       </c>
       <c r="B11" t="s">
-        <v>280</v>
+        <v>734</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>253</v>
+        <v>708</v>
       </c>
       <c r="B12" t="s">
-        <v>281</v>
+        <v>735</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>254</v>
+        <v>709</v>
       </c>
       <c r="B13" t="s">
-        <v>282</v>
+        <v>736</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>170</v>
       </c>
       <c r="B14" t="s">
-        <v>283</v>
+        <v>737</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>255</v>
+        <v>657</v>
       </c>
       <c r="B15" t="s">
-        <v>284</v>
+        <v>738</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>256</v>
+        <v>710</v>
       </c>
       <c r="B16" t="s">
-        <v>285</v>
+        <v>739</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>257</v>
+        <v>711</v>
       </c>
       <c r="B17" t="s">
-        <v>286</v>
+        <v>740</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>258</v>
+        <v>712</v>
       </c>
       <c r="B18" t="s">
-        <v>287</v>
+        <v>741</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>259</v>
+        <v>713</v>
       </c>
       <c r="B19" t="s">
-        <v>288</v>
+        <v>742</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>260</v>
+        <v>714</v>
       </c>
       <c r="B20" t="s">
-        <v>289</v>
+        <v>743</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>148</v>
       </c>
       <c r="B21" t="s">
-        <v>290</v>
+        <v>744</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>203</v>
       </c>
       <c r="B22" t="s">
-        <v>291</v>
+        <v>745</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>261</v>
+        <v>715</v>
       </c>
       <c r="B23" t="s">
-        <v>292</v>
+        <v>746</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>262</v>
+        <v>716</v>
+      </c>
+      <c r="B24" t="s">
+        <v>747</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>263</v>
+        <v>717</v>
+      </c>
+      <c r="B25" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>264</v>
-      </c>
+        <v>718</v>
+      </c>
+      <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>265</v>
-      </c>
+        <v>719</v>
+      </c>
+      <c r="B27"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>266</v>
-      </c>
+        <v>720</v>
+      </c>
+      <c r="B28"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>267</v>
-      </c>
+        <v>721</v>
+      </c>
+      <c r="B29"/>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>96</v>
       </c>
+      <c r="B30"/>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>268</v>
+        <v>722</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>269</v>
+        <v>723</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>270</v>
+        <v>724</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">