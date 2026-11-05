--- v1 (2026-07-16)
+++ v2 (2026-11-05)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Primary Antibodies" sheetId="1" r:id="rId4"/>
     <sheet name="Secondary Antibodies" sheetId="2" r:id="rId5"/>
     <sheet name="Data" sheetId="3" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Details</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Settings</t>
   </si>
   <si>
     <t>PID</t>
   </si>
   <si>
     <t>EPIC PID</t>
   </si>
   <si>
     <t>Antigen Symbol</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>Excitation Max. (in nm)</t>
   </si>
   <si>
     <t>Emission Max. (in nm)</t>
   </si>
   <si>
     <t>secondary-0013</t>
   </si>
   <si>
     <t>AB_2536183</t>
   </si>
   <si>
     <t>Donkey anti-Rabbit IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor 647</t>
   </si>
   <si>
     <t>Alexa Fluor 647</t>
   </si>
   <si>
     <t>donkey</t>
   </si>
   <si>
     <t>IgG</t>
   </si>
   <si>
     <t>company</t>
+  </si>
+  <si>
+    <t>Kusch, Harald</t>
   </si>
   <si>
     <t>ThermoFisher Scientific</t>
   </si>
   <si>
     <t>A-31573</t>
   </si>
   <si>
     <t>4° C, store in dark</t>
   </si>
   <si>
     <t>rg_ehrenreich</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>secondary-0014</t>
   </si>
   <si>
     <t>AB_2556542</t>
   </si>
   <si>
     <t>Donkey anti-Mouse IgG (H+L) ReadyProbes™ Secondary Antibody, Alexa Fluor 488</t>
   </si>
@@ -3231,8144 +3234,8168 @@
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3" t="s">
         <v>36</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>37</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>39</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>40</v>
       </c>
-      <c r="P3"/>
+      <c r="P3" t="s">
+        <v>41</v>
+      </c>
       <c r="Q3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W3" s="21"/>
       <c r="X3" s="21"/>
       <c r="Y3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Z3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H4" t="s">
         <v>38</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>39</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4" t="s">
         <v>40</v>
       </c>
-      <c r="P4"/>
+      <c r="P4" t="s">
+        <v>41</v>
+      </c>
       <c r="Q4"/>
       <c r="R4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="S4"/>
       <c r="T4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U4"/>
       <c r="V4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W4" s="21"/>
       <c r="X4" s="21"/>
       <c r="Y4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>39</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
         <v>40</v>
       </c>
-      <c r="P5"/>
+      <c r="P5" t="s">
+        <v>41</v>
+      </c>
       <c r="Q5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W5" s="21"/>
       <c r="X5" s="21"/>
       <c r="Y5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>39</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
         <v>40</v>
       </c>
-      <c r="P6"/>
+      <c r="P6" t="s">
+        <v>41</v>
+      </c>
       <c r="Q6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="S6"/>
       <c r="T6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="U6"/>
       <c r="V6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W6" s="21"/>
       <c r="X6" s="21"/>
       <c r="Y6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>39</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
         <v>40</v>
       </c>
-      <c r="P7"/>
+      <c r="P7" t="s">
+        <v>41</v>
+      </c>
       <c r="Q7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W7" s="21"/>
       <c r="X7" s="21"/>
       <c r="Y7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>38</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>39</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>40</v>
       </c>
-      <c r="P8"/>
+      <c r="P8" t="s">
+        <v>41</v>
+      </c>
       <c r="Q8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>40</v>
       </c>
-      <c r="P9"/>
+      <c r="P9" t="s">
+        <v>41</v>
+      </c>
       <c r="Q9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W9" s="21"/>
       <c r="X9" s="21"/>
       <c r="Y9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>36</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H10" t="s">
         <v>38</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>39</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>40</v>
       </c>
-      <c r="P10"/>
+      <c r="P10" t="s">
+        <v>41</v>
+      </c>
       <c r="Q10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S10"/>
       <c r="T10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="U10"/>
       <c r="V10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W10" s="21"/>
       <c r="X10" s="21"/>
       <c r="Y10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H11" t="s">
         <v>38</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11" t="s">
         <v>40</v>
       </c>
-      <c r="P11"/>
+      <c r="P11" t="s">
+        <v>41</v>
+      </c>
       <c r="Q11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="R11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11" s="21"/>
       <c r="X11" s="21"/>
       <c r="Y11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12" t="s">
         <v>40</v>
       </c>
-      <c r="P12"/>
+      <c r="P12" t="s">
+        <v>41</v>
+      </c>
       <c r="Q12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="R12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W12" s="21"/>
       <c r="X12" s="21"/>
       <c r="Y12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>39</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13" t="s">
         <v>40</v>
       </c>
-      <c r="P13"/>
+      <c r="P13" t="s">
+        <v>41</v>
+      </c>
       <c r="Q13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W13" s="21"/>
       <c r="X13" s="21"/>
       <c r="Y13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>39</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>40</v>
       </c>
-      <c r="P14"/>
+      <c r="P14" t="s">
+        <v>41</v>
+      </c>
       <c r="Q14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="R14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="W14" s="21"/>
       <c r="X14" s="21"/>
       <c r="Y14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>40</v>
       </c>
       <c r="P15"/>
       <c r="Q15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15" s="21">
         <v>44505.0</v>
       </c>
       <c r="X15" s="21">
         <v>44505.0</v>
       </c>
       <c r="Y15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16" t="s">
         <v>40</v>
       </c>
       <c r="P16"/>
       <c r="Q16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="R16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16" s="21">
         <v>44505.0</v>
       </c>
       <c r="X16" s="21">
         <v>44505.0</v>
       </c>
       <c r="Y16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>39</v>
       </c>
       <c r="K17"/>
       <c r="L17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M17">
         <v>500</v>
       </c>
       <c r="N17">
         <v>520</v>
       </c>
       <c r="O17" t="s">
         <v>40</v>
       </c>
       <c r="P17"/>
       <c r="Q17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W17" s="21">
         <v>44511.0</v>
       </c>
       <c r="X17" s="21">
         <v>44511.0</v>
       </c>
       <c r="Y17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Z17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>39</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M18">
         <v>498</v>
       </c>
       <c r="N18">
         <v>519</v>
       </c>
       <c r="O18" t="s">
         <v>40</v>
       </c>
       <c r="P18"/>
       <c r="Q18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="S18"/>
       <c r="T18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="U18"/>
       <c r="V18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W18" s="21">
         <v>44511.0</v>
       </c>
       <c r="X18" s="21">
         <v>44511.0</v>
       </c>
       <c r="Y18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Z18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>39</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19">
         <v>500</v>
       </c>
       <c r="N19">
         <v>524</v>
       </c>
       <c r="O19" t="s">
         <v>40</v>
       </c>
       <c r="P19"/>
       <c r="Q19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="R19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="S19"/>
       <c r="T19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="U19"/>
       <c r="V19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="W19" s="21">
         <v>44511.0</v>
       </c>
       <c r="X19" s="21">
         <v>44511.0</v>
       </c>
       <c r="Y19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Z19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>39</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20" t="s">
         <v>40</v>
       </c>
       <c r="P20"/>
       <c r="Q20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="S20"/>
       <c r="T20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="U20"/>
       <c r="V20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="W20" s="21">
         <v>44511.0</v>
       </c>
       <c r="X20" s="21">
         <v>44511.0</v>
       </c>
       <c r="Y20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Z20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21" t="s">
         <v>40</v>
       </c>
       <c r="P21"/>
       <c r="Q21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="R21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="S21"/>
       <c r="T21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21" s="21">
         <v>44511.0</v>
       </c>
       <c r="X21" s="21">
         <v>44511.0</v>
       </c>
       <c r="Y21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Z21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22" t="s">
         <v>40</v>
       </c>
       <c r="P22"/>
       <c r="Q22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="R22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="S22"/>
       <c r="T22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22" s="21">
         <v>44511.0</v>
       </c>
       <c r="X22" s="21">
         <v>44511.0</v>
       </c>
       <c r="Y22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Z22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>40</v>
       </c>
       <c r="P23"/>
       <c r="Q23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23" s="21">
         <v>44511.0</v>
       </c>
       <c r="X23" s="21">
         <v>44511.0</v>
       </c>
       <c r="Y23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Z23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>39</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24" t="s">
         <v>40</v>
       </c>
       <c r="P24"/>
       <c r="Q24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="S24"/>
       <c r="T24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="U24"/>
       <c r="V24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="W24" s="21">
         <v>44515.0</v>
       </c>
       <c r="X24" s="21">
         <v>44515.0</v>
       </c>
       <c r="Y24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Z24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>39</v>
       </c>
       <c r="K25"/>
       <c r="L25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M25">
         <v>590</v>
       </c>
       <c r="N25">
         <v>619</v>
       </c>
       <c r="O25" t="s">
         <v>40</v>
       </c>
       <c r="P25"/>
       <c r="Q25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="S25">
         <v>1777945</v>
       </c>
       <c r="T25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="U25"/>
       <c r="V25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W25" s="21">
         <v>44742.0</v>
       </c>
       <c r="X25" s="21">
         <v>44742.0</v>
       </c>
       <c r="Y25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Z25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>39</v>
       </c>
       <c r="K26"/>
       <c r="L26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M26">
         <v>590</v>
       </c>
       <c r="N26">
         <v>619</v>
       </c>
       <c r="O26" t="s">
         <v>40</v>
       </c>
       <c r="P26"/>
       <c r="Q26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="S26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="T26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="U26"/>
       <c r="V26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W26" s="21">
         <v>44742.0</v>
       </c>
       <c r="X26" s="21">
         <v>44742.0</v>
       </c>
       <c r="Y26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Z26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>39</v>
       </c>
       <c r="K27"/>
       <c r="L27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27" t="s">
         <v>40</v>
       </c>
       <c r="P27"/>
       <c r="Q27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="S27">
         <v>127874</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="W27" s="21">
         <v>44742.0</v>
       </c>
       <c r="X27" s="21">
         <v>44742.0</v>
       </c>
       <c r="Y27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Z27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>39</v>
       </c>
       <c r="K28"/>
       <c r="L28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28" t="s">
         <v>40</v>
       </c>
       <c r="P28"/>
       <c r="Q28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="S28">
         <v>128442</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="W28" s="21">
         <v>44742.0</v>
       </c>
       <c r="X28" s="21">
         <v>44742.0</v>
       </c>
       <c r="Y28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Z28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D29" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>39</v>
       </c>
       <c r="K29"/>
       <c r="L29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29" t="s">
         <v>40</v>
       </c>
       <c r="P29"/>
       <c r="Q29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="S29"/>
       <c r="T29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="U29"/>
       <c r="V29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="W29" s="21">
         <v>44742.0</v>
       </c>
       <c r="X29" s="21">
         <v>44742.0</v>
       </c>
       <c r="Y29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Z29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H30" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>39</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30" t="s">
         <v>40</v>
       </c>
       <c r="P30"/>
       <c r="Q30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R30">
         <v>35512</v>
       </c>
       <c r="S30"/>
       <c r="T30" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="U30"/>
       <c r="V30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="W30" s="21">
         <v>45082.0</v>
       </c>
       <c r="X30" s="21">
         <v>45082.0</v>
       </c>
       <c r="Y30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="Z30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D31" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H31" t="s">
         <v>38</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>39</v>
       </c>
       <c r="K31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="L31" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M31">
         <v>553</v>
       </c>
       <c r="N31">
         <v>568</v>
       </c>
       <c r="O31" t="s">
         <v>40</v>
       </c>
       <c r="P31"/>
       <c r="Q31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="S31"/>
       <c r="T31" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="U31"/>
       <c r="V31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W31" s="21">
         <v>44927.0</v>
       </c>
       <c r="X31" s="21">
         <v>45082.0</v>
       </c>
       <c r="Y31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="Z31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B32" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H32" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>39</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32">
         <v>620</v>
       </c>
       <c r="N32">
         <v>649</v>
       </c>
       <c r="O32" t="s">
         <v>40</v>
       </c>
       <c r="P32"/>
       <c r="Q32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R32">
         <v>35563</v>
       </c>
       <c r="S32"/>
       <c r="T32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="U32"/>
       <c r="V32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="W32" s="21">
         <v>45082.0</v>
       </c>
       <c r="X32" s="21">
         <v>45082.0</v>
       </c>
       <c r="Y32" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="Z32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B33" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C33" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D33" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>39</v>
       </c>
       <c r="K33" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="L33"/>
       <c r="M33">
         <v>492</v>
       </c>
       <c r="N33">
         <v>519</v>
       </c>
       <c r="O33" t="s">
         <v>40</v>
       </c>
       <c r="P33"/>
       <c r="Q33" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R33">
         <v>35502</v>
       </c>
       <c r="S33"/>
       <c r="T33" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="U33"/>
       <c r="V33" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="W33" s="21">
         <v>44927.0</v>
       </c>
       <c r="X33" s="21">
         <v>45082.0</v>
       </c>
       <c r="Y33" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="Z33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B34" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C34" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D34" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>39</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="N34">
         <v>794</v>
       </c>
       <c r="O34" t="s">
         <v>40</v>
       </c>
       <c r="P34"/>
       <c r="Q34" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R34" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="S34"/>
       <c r="T34" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="U34"/>
       <c r="V34" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="W34" s="21">
         <v>45082.0</v>
       </c>
       <c r="X34" s="21">
         <v>45082.0</v>
       </c>
       <c r="Y34" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="Z34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B35" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C35" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D35" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>39</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35">
         <v>676</v>
       </c>
       <c r="N35">
         <v>705</v>
       </c>
       <c r="O35" t="s">
         <v>40</v>
       </c>
       <c r="P35"/>
       <c r="Q35" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R35">
         <v>35518</v>
       </c>
       <c r="S35"/>
       <c r="T35" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U35"/>
       <c r="V35" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="W35" s="21">
         <v>45082.0</v>
       </c>
       <c r="X35" s="21">
         <v>45082.0</v>
       </c>
       <c r="Y35" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="Z35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B36" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C36" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D36" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H36" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36" t="s">
         <v>40</v>
       </c>
       <c r="P36"/>
       <c r="Q36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R36" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="S36"/>
       <c r="T36" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="U36"/>
       <c r="V36" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="W36" s="21">
         <v>45086.0</v>
       </c>
       <c r="X36" s="21">
         <v>45086.0</v>
       </c>
       <c r="Y36" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="Z36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B37" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C37" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>39</v>
       </c>
       <c r="K37"/>
       <c r="L37" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37" t="s">
         <v>40</v>
       </c>
       <c r="P37"/>
       <c r="Q37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R37" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="S37"/>
       <c r="T37" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="U37"/>
       <c r="V37" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="W37" s="21">
         <v>45086.0</v>
       </c>
       <c r="X37" s="21">
         <v>45086.0</v>
       </c>
       <c r="Y37" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="Z37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B38" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="N38" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="O38" t="s">
         <v>40</v>
       </c>
       <c r="P38" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R38" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38" s="21"/>
       <c r="X38" s="21"/>
       <c r="Y38" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B39" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C39" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D39" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H39">
         <v>22</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39" t="s">
         <v>40</v>
       </c>
       <c r="P39" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q39" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R39" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39" s="21"/>
       <c r="X39" s="21"/>
       <c r="Y39" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B40" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C40" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D40" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40" t="s">
         <v>40</v>
       </c>
       <c r="P40" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q40" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R40" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40" s="21"/>
       <c r="X40" s="21"/>
       <c r="Y40" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B41" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C41" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D41" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>39</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41" t="s">
         <v>40</v>
       </c>
       <c r="P41" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q41" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R41" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41" s="21"/>
       <c r="X41" s="21"/>
       <c r="Y41" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B42" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C42" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D42" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H42">
         <v>24</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42" t="s">
         <v>40</v>
       </c>
       <c r="P42" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q42" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="R42" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42" s="21"/>
       <c r="X42" s="21"/>
       <c r="Y42" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B43" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C43" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D43" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H43">
         <v>24</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43" t="s">
         <v>40</v>
       </c>
       <c r="P43" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q43" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R43" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
       <c r="Y43" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B44" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C44" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D44" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H44">
         <v>24</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K44"/>
       <c r="L44" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44" t="s">
         <v>40</v>
       </c>
       <c r="P44" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R44" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44" s="21"/>
       <c r="X44" s="21"/>
       <c r="Y44" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z44" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B45" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C45" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D45" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H45">
         <v>24</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>39</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45" t="s">
         <v>40</v>
       </c>
       <c r="P45" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R45" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45" s="21"/>
       <c r="X45" s="21"/>
       <c r="Y45" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B46" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C46" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D46" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>37</v>
       </c>
       <c r="H46">
         <v>24</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46" t="s">
         <v>40</v>
       </c>
       <c r="P46" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R46" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46" s="21"/>
       <c r="X46" s="21"/>
       <c r="Y46" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B47" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C47" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D47" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H47">
         <v>24</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>39</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47" t="s">
         <v>40</v>
       </c>
       <c r="P47" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q47" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R47" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47" s="21"/>
       <c r="X47" s="21"/>
       <c r="Y47" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z47" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B48" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C48" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D48" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48">
         <v>24</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="P48" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q48" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R48" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48" s="21"/>
       <c r="X48" s="21"/>
       <c r="Y48" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B49" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C49" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D49" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49">
         <v>24</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>39</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49" t="s">
         <v>40</v>
       </c>
       <c r="P49" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q49"/>
       <c r="R49" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49" s="21"/>
       <c r="X49" s="21"/>
       <c r="Y49" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z49" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B50" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C50" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D50" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H50">
         <v>24</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>39</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50" t="s">
         <v>40</v>
       </c>
       <c r="P50" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R50" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50" s="21"/>
       <c r="X50" s="21"/>
       <c r="Y50" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z50" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B51" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C51" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D51" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51">
         <v>24</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>39</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51" t="s">
         <v>40</v>
       </c>
       <c r="P51" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R51" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51" s="21"/>
       <c r="X51" s="21"/>
       <c r="Y51" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z51" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B52" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C52" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D52" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H52">
         <v>24</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>39</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52" t="s">
         <v>40</v>
       </c>
       <c r="P52" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q52" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R52" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52" s="21"/>
       <c r="X52" s="21"/>
       <c r="Y52" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z52" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B53" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C53" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D53" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H53">
         <v>24</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>39</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53" t="s">
         <v>40</v>
       </c>
       <c r="P53" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q53" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R53" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53" s="21"/>
       <c r="X53" s="21"/>
       <c r="Y53" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z53" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B54" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C54" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D54" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H54">
         <v>24</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>39</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54" t="s">
         <v>40</v>
       </c>
       <c r="P54" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R54" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54" s="21"/>
       <c r="X54" s="21"/>
       <c r="Y54" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z54" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B55" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C55" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D55" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>39</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55" t="s">
         <v>40</v>
       </c>
       <c r="P55" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R55" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55" s="21"/>
       <c r="X55" s="21"/>
       <c r="Y55" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z55" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B56" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C56" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D56" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H56">
         <v>24</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
         <v>39</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56" t="s">
         <v>40</v>
       </c>
       <c r="P56" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q56" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R56" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56" s="21"/>
       <c r="X56" s="21"/>
       <c r="Y56" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z56" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B57" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C57" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D57" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H57">
         <v>24</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>39</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57" t="s">
         <v>40</v>
       </c>
       <c r="P57" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R57" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57" s="21"/>
       <c r="X57" s="21"/>
       <c r="Y57" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z57" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B58" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C58" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D58" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H58">
         <v>24</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>39</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" t="s">
         <v>40</v>
       </c>
       <c r="P58" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q58" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R58" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58" s="21"/>
       <c r="X58" s="21"/>
       <c r="Y58" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z58" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B59" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C59" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D59" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H59">
         <v>24</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>39</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59" t="s">
         <v>40</v>
       </c>
       <c r="P59" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q59" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R59" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59" s="21"/>
       <c r="X59" s="21"/>
       <c r="Y59" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z59" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B60" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C60" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D60" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H60">
         <v>24</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>39</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60" t="s">
         <v>40</v>
       </c>
       <c r="P60" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q60" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R60" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60" s="21"/>
       <c r="X60" s="21"/>
       <c r="Y60" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z60" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B61" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C61" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D61" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H61">
         <v>24</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>39</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61" t="s">
         <v>40</v>
       </c>
       <c r="P61" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R61" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61" s="21"/>
       <c r="X61" s="21"/>
       <c r="Y61" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z61" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B62" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C62" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D62" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H62">
         <v>24</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>39</v>
       </c>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62" t="s">
         <v>40</v>
       </c>
       <c r="P62" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q62" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R62" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62" s="21"/>
       <c r="X62" s="21"/>
       <c r="Y62" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z62" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="63" spans="1:32">
       <c r="A63" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B63" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C63" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D63" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H63">
         <v>24</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
         <v>39</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63" t="s">
         <v>40</v>
       </c>
       <c r="P63" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q63" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R63" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63" s="21"/>
       <c r="X63" s="21"/>
       <c r="Y63" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z63" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="64" spans="1:32">
       <c r="A64" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B64" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C64" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D64" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H64">
         <v>24</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
         <v>39</v>
       </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64" t="s">
         <v>40</v>
       </c>
       <c r="P64" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q64" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R64" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64" s="21"/>
       <c r="X64" s="21"/>
       <c r="Y64" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z64" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:32">
       <c r="A65" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B65" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C65" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D65" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H65">
         <v>24</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
         <v>39</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65" t="s">
         <v>40</v>
       </c>
       <c r="P65" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q65" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R65" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65" s="21"/>
       <c r="X65" s="21"/>
       <c r="Y65" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z65" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="66" spans="1:32">
       <c r="A66" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B66" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C66" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D66" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H66">
         <v>24</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>39</v>
       </c>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66" t="s">
         <v>40</v>
       </c>
       <c r="P66" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q66" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R66" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66" s="21"/>
       <c r="X66" s="21"/>
       <c r="Y66" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z66" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:32">
       <c r="A67" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B67" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C67" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D67" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H67">
         <v>25</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67" t="s">
         <v>40</v>
       </c>
       <c r="P67" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q67" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R67" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67" s="21"/>
       <c r="X67" s="21"/>
       <c r="Y67" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z67" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="68" spans="1:32">
       <c r="A68" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B68" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C68" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D68" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H68">
         <v>25</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>39</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68" t="s">
         <v>40</v>
       </c>
       <c r="P68" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q68" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R68" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68" s="21"/>
       <c r="X68" s="21"/>
       <c r="Y68" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z68" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:32">
       <c r="A69" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B69" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C69" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D69" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H69">
         <v>25</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
         <v>39</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69" t="s">
         <v>40</v>
       </c>
       <c r="P69" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q69" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R69" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69" s="21"/>
       <c r="X69" s="21"/>
       <c r="Y69" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z69" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:32">
       <c r="A70" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B70" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C70" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D70" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H70">
         <v>25</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
         <v>39</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70" t="s">
         <v>40</v>
       </c>
       <c r="P70" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q70" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R70" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70" s="21"/>
       <c r="X70" s="21"/>
       <c r="Y70" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z70" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:32">
       <c r="A71" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B71" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C71" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D71" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H71">
         <v>25</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>39</v>
       </c>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71" t="s">
         <v>40</v>
       </c>
       <c r="P71" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q71" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R71" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71" s="21"/>
       <c r="X71" s="21"/>
       <c r="Y71" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z71" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="72" spans="1:32">
       <c r="A72" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B72" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C72" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D72" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H72">
         <v>25</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>39</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72" t="s">
         <v>40</v>
       </c>
       <c r="P72" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q72" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R72" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72" s="21"/>
       <c r="X72" s="21"/>
       <c r="Y72" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z72" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="73" spans="1:32">
       <c r="A73" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B73" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C73" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D73" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H73">
         <v>25</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
         <v>39</v>
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73" t="s">
         <v>40</v>
       </c>
       <c r="P73" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q73" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R73" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73" s="21"/>
       <c r="X73" s="21"/>
       <c r="Y73" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z73" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:32">
       <c r="A74" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B74" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C74" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D74" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H74">
         <v>25</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>39</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74" t="s">
         <v>40</v>
       </c>
       <c r="P74" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q74"/>
       <c r="R74" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74" s="21"/>
       <c r="X74" s="21"/>
       <c r="Y74" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z74" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="75" spans="1:32">
       <c r="A75" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B75" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C75" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D75" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H75">
         <v>25</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>39</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75" t="s">
         <v>40</v>
       </c>
       <c r="P75" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q75" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R75" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="S75"/>
       <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75" s="21"/>
       <c r="X75" s="21"/>
       <c r="Y75" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z75" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="76" spans="1:32">
       <c r="A76" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B76" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C76"/>
       <c r="D76" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76" t="s">
         <v>40</v>
       </c>
       <c r="P76" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q76" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R76" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76" s="21"/>
       <c r="X76" s="21"/>
       <c r="Y76" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z76" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="77" spans="1:32">
       <c r="A77" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B77" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C77"/>
       <c r="D77" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77" t="s">
         <v>40</v>
       </c>
       <c r="P77" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q77" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R77" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77" s="21"/>
       <c r="X77" s="21"/>
       <c r="Y77" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z77" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="78" spans="1:32">
       <c r="A78" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B78" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C78"/>
       <c r="D78" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78" t="s">
         <v>40</v>
       </c>
       <c r="P78" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q78" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R78" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78" s="21"/>
       <c r="X78" s="21"/>
       <c r="Y78" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z78" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="79" spans="1:32">
       <c r="A79" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B79" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C79"/>
       <c r="D79" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79" t="s">
         <v>40</v>
       </c>
       <c r="P79" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q79" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R79" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79" s="21"/>
       <c r="X79" s="21"/>
       <c r="Y79" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z79" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="80" spans="1:32">
       <c r="A80" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B80" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80" t="s">
         <v>40</v>
       </c>
       <c r="P80" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q80" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R80" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80" s="21"/>
       <c r="X80" s="21"/>
       <c r="Y80" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z80" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="81" spans="1:32">
       <c r="A81" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B81" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81" t="s">
         <v>40</v>
       </c>
       <c r="P81" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q81" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R81" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="S81"/>
       <c r="T81"/>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81" s="21"/>
       <c r="X81" s="21"/>
       <c r="Y81" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z81" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="82" spans="1:32">
       <c r="A82" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B82" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82" t="s">
         <v>40</v>
       </c>
       <c r="P82" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q82" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R82" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="S82"/>
       <c r="T82"/>
       <c r="U82"/>
       <c r="V82"/>
       <c r="W82" s="21"/>
       <c r="X82" s="21"/>
       <c r="Y82" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z82" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="83" spans="1:32">
       <c r="A83" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B83" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83" t="s">
         <v>40</v>
       </c>
       <c r="P83" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q83" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R83" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="S83"/>
       <c r="T83"/>
       <c r="U83"/>
       <c r="V83"/>
       <c r="W83" s="21"/>
       <c r="X83" s="21"/>
       <c r="Y83" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z83" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:32">
       <c r="A84" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B84" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84" t="s">
         <v>40</v>
       </c>
       <c r="P84" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q84" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R84" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="S84"/>
       <c r="T84"/>
       <c r="U84"/>
       <c r="V84"/>
       <c r="W84" s="21"/>
       <c r="X84" s="21"/>
       <c r="Y84" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z84" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="85" spans="1:32">
       <c r="A85" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B85" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C85" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D85" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85" t="s">
         <v>40</v>
       </c>
       <c r="P85" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q85" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R85" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="S85"/>
       <c r="T85"/>
       <c r="U85"/>
       <c r="V85"/>
       <c r="W85" s="21"/>
       <c r="X85" s="21"/>
       <c r="Y85" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z85" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="86" spans="1:32">
       <c r="A86" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B86" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86" t="s">
         <v>40</v>
       </c>
       <c r="P86" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q86" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R86" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="S86"/>
       <c r="T86"/>
       <c r="U86"/>
       <c r="V86"/>
       <c r="W86" s="21"/>
       <c r="X86" s="21"/>
       <c r="Y86" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z86" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="87" spans="1:32">
       <c r="A87" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B87" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C87" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D87" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H87">
         <v>8</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
         <v>39</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87" t="s">
         <v>40</v>
       </c>
       <c r="P87" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q87" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="R87" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="S87"/>
       <c r="T87"/>
       <c r="U87"/>
       <c r="V87"/>
       <c r="W87" s="21"/>
       <c r="X87" s="21"/>
       <c r="Y87" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z87" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:32">
       <c r="A88" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B88" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C88" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D88" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88" t="s">
         <v>40</v>
       </c>
       <c r="P88" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q88" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R88" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="S88"/>
       <c r="T88"/>
       <c r="U88"/>
       <c r="V88"/>
       <c r="W88" s="21"/>
       <c r="X88" s="21"/>
       <c r="Y88" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z88" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:32">
       <c r="A89" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B89" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C89" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D89" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H89">
         <v>7</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89" t="s">
         <v>40</v>
       </c>
       <c r="P89" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q89" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="R89">
         <v>557669</v>
       </c>
       <c r="S89"/>
       <c r="T89"/>
       <c r="U89"/>
       <c r="V89"/>
       <c r="W89" s="21"/>
       <c r="X89" s="21"/>
       <c r="Y89" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z89" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="90" spans="1:32">
       <c r="A90" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B90" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C90" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D90" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H90">
         <v>21</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
         <v>39</v>
       </c>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90" t="s">
         <v>40</v>
       </c>
       <c r="P90" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q90" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R90" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="S90"/>
       <c r="T90"/>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90" s="21"/>
       <c r="X90" s="21"/>
       <c r="Y90" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z90" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="91" spans="1:32">
       <c r="A91" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B91" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C91" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D91" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H91">
         <v>21</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
         <v>39</v>
       </c>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91" t="s">
         <v>40</v>
       </c>
       <c r="P91" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q91" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R91" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="S91"/>
       <c r="T91"/>
       <c r="U91"/>
       <c r="V91"/>
       <c r="W91" s="21"/>
       <c r="X91" s="21"/>
       <c r="Y91" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z91" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="92" spans="1:32">
       <c r="A92" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B92" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C92" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D92" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92" t="s">
         <v>40</v>
       </c>
       <c r="P92" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q92" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="R92" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="S92"/>
       <c r="T92"/>
       <c r="U92"/>
       <c r="V92"/>
       <c r="W92" s="21"/>
       <c r="X92" s="21"/>
       <c r="Y92" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z92" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="93" spans="1:32">
       <c r="A93" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B93" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C93" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D93" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H93">
         <v>25</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
         <v>39</v>
       </c>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93" t="s">
         <v>40</v>
       </c>
       <c r="P93" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q93" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R93">
         <v>31470</v>
       </c>
       <c r="S93"/>
       <c r="T93"/>
       <c r="U93"/>
       <c r="V93"/>
       <c r="W93" s="21"/>
       <c r="X93" s="21"/>
       <c r="Y93" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z93" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="94" spans="1:32">
       <c r="A94" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B94" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C94" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D94" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H94">
         <v>25</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94" t="s">
         <v>40</v>
       </c>
       <c r="P94" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q94" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R94" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="S94"/>
       <c r="T94"/>
       <c r="U94"/>
       <c r="V94"/>
       <c r="W94" s="21"/>
       <c r="X94" s="21"/>
       <c r="Y94" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z94" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="95" spans="1:32">
       <c r="A95" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B95" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C95" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D95" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H95">
         <v>25</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
       <c r="O95" t="s">
         <v>40</v>
       </c>
       <c r="P95" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q95" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R95" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="S95"/>
       <c r="T95"/>
       <c r="U95"/>
       <c r="V95"/>
       <c r="W95" s="21"/>
       <c r="X95" s="21"/>
       <c r="Y95" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z95" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="96" spans="1:32">
       <c r="A96" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B96" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C96" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D96" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H96">
         <v>25</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96" t="s">
         <v>40</v>
       </c>
       <c r="P96" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q96" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R96" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="S96"/>
       <c r="T96"/>
       <c r="U96"/>
       <c r="V96"/>
       <c r="W96" s="21"/>
       <c r="X96" s="21"/>
       <c r="Y96" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z96" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="97" spans="1:32">
       <c r="A97" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B97" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C97" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D97" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H97">
         <v>25</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
         <v>39</v>
       </c>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97" t="s">
         <v>40</v>
       </c>
       <c r="P97" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q97" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R97" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="S97"/>
       <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97" s="21"/>
       <c r="X97" s="21"/>
       <c r="Y97" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z97" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="98" spans="1:32">
       <c r="A98" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B98" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C98" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D98" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H98">
         <v>25</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98" t="s">
         <v>40</v>
       </c>
       <c r="P98" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q98" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R98" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="S98"/>
       <c r="T98"/>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98" s="21"/>
       <c r="X98" s="21"/>
       <c r="Y98" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z98" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="99" spans="1:32">
       <c r="A99" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B99" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C99" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D99" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H99">
         <v>25</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99" t="s">
         <v>40</v>
       </c>
       <c r="P99" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q99" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R99" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99" s="21"/>
       <c r="X99" s="21"/>
       <c r="Y99" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z99" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="100" spans="1:32">
       <c r="A100" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B100" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C100" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D100" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H100">
         <v>25</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
         <v>39</v>
       </c>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100" t="s">
         <v>40</v>
       </c>
       <c r="P100" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q100" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R100" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="S100"/>
       <c r="T100"/>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100" s="21"/>
       <c r="X100" s="21"/>
       <c r="Y100" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z100" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:32">
       <c r="A101" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B101" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C101" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D101" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="H101">
         <v>25</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101" t="s">
         <v>40</v>
       </c>
       <c r="P101" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q101" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R101" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="S101"/>
       <c r="T101"/>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101" s="21"/>
       <c r="X101" s="21"/>
       <c r="Y101" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z101" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="102" spans="1:32">
       <c r="A102" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B102" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C102" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D102" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H102">
         <v>25</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
         <v>39</v>
       </c>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
       <c r="O102" t="s">
         <v>40</v>
       </c>
       <c r="P102" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q102" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R102" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="S102"/>
       <c r="T102"/>
       <c r="U102"/>
       <c r="V102"/>
       <c r="W102" s="21"/>
       <c r="X102" s="21"/>
       <c r="Y102" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z102" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="103" spans="1:32">
       <c r="A103" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B103" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C103" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D103" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H103">
         <v>25</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
         <v>39</v>
       </c>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
       <c r="O103" t="s">
         <v>40</v>
       </c>
       <c r="P103" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q103" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R103" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103" s="21"/>
       <c r="X103" s="21"/>
       <c r="Y103" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z103" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:32">
       <c r="A104" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B104" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C104" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D104" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H104">
         <v>25</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
       <c r="O104" t="s">
         <v>40</v>
       </c>
       <c r="P104" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q104" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R104" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="S104"/>
       <c r="T104"/>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104" s="21"/>
       <c r="X104" s="21"/>
       <c r="Y104" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z104" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="105" spans="1:32">
       <c r="A105" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B105" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C105" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D105" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H105">
         <v>25</v>
       </c>
       <c r="I105"/>
       <c r="J105" t="s">
         <v>39</v>
       </c>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
       <c r="O105" t="s">
         <v>40</v>
       </c>
       <c r="P105" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q105" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R105" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="S105"/>
       <c r="T105"/>
       <c r="U105"/>
       <c r="V105"/>
       <c r="W105" s="21"/>
       <c r="X105" s="21"/>
       <c r="Y105" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z105" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="106" spans="1:32">
       <c r="A106" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B106" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C106" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D106" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H106">
         <v>25</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
       <c r="O106" t="s">
         <v>40</v>
       </c>
       <c r="P106" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q106" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R106" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="S106"/>
       <c r="T106"/>
       <c r="U106"/>
       <c r="V106"/>
       <c r="W106" s="21"/>
       <c r="X106" s="21"/>
       <c r="Y106" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z106" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="107" spans="1:32">
       <c r="A107" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B107" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C107" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D107" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H107">
         <v>25</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
         <v>39</v>
       </c>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
       <c r="O107" t="s">
         <v>40</v>
       </c>
       <c r="P107" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q107" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R107" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="S107"/>
       <c r="T107"/>
       <c r="U107"/>
       <c r="V107"/>
       <c r="W107" s="21"/>
       <c r="X107" s="21"/>
       <c r="Y107" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z107" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="108" spans="1:32">
       <c r="A108" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B108" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C108" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D108" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H108">
         <v>25</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
         <v>39</v>
       </c>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
       <c r="O108" t="s">
         <v>40</v>
       </c>
       <c r="P108" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q108" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="R108">
         <v>78519</v>
       </c>
       <c r="S108"/>
       <c r="T108"/>
       <c r="U108"/>
       <c r="V108"/>
       <c r="W108" s="21"/>
       <c r="X108" s="21"/>
       <c r="Y108" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z108" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="109" spans="1:32">
       <c r="A109" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B109" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C109" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D109" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="H109">
         <v>25</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
         <v>39</v>
       </c>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
       <c r="O109" t="s">
         <v>40</v>
       </c>
       <c r="P109" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q109" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R109" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="S109"/>
       <c r="T109"/>
       <c r="U109"/>
       <c r="V109"/>
       <c r="W109" s="21"/>
       <c r="X109" s="21"/>
       <c r="Y109" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z109" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:32">
       <c r="A110" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B110" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C110" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D110" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H110">
         <v>25</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
         <v>39</v>
       </c>
       <c r="K110"/>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110"/>
       <c r="O110" t="s">
         <v>40</v>
       </c>
       <c r="P110" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q110" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="R110" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="S110"/>
       <c r="T110"/>
       <c r="U110"/>
       <c r="V110"/>
       <c r="W110" s="21"/>
       <c r="X110" s="21"/>
       <c r="Y110" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z110" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="111" spans="1:32">
       <c r="A111" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B111" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C111" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D111" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H111">
         <v>25</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
         <v>39</v>
       </c>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
       <c r="O111" t="s">
         <v>40</v>
       </c>
       <c r="P111" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q111" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R111" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="S111"/>
       <c r="T111"/>
       <c r="U111"/>
       <c r="V111"/>
       <c r="W111" s="21"/>
       <c r="X111" s="21"/>
       <c r="Y111" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z111" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="112" spans="1:32">
       <c r="A112" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B112" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C112" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D112" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H112">
         <v>25</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
         <v>39</v>
       </c>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112"/>
       <c r="O112" t="s">
         <v>40</v>
       </c>
       <c r="P112" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q112" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R112" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="S112"/>
       <c r="T112"/>
       <c r="U112"/>
       <c r="V112"/>
       <c r="W112" s="21"/>
       <c r="X112" s="21"/>
       <c r="Y112" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z112" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="113" spans="1:32">
       <c r="A113" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B113" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C113" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D113" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H113">
         <v>25</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
         <v>39</v>
       </c>
       <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
       <c r="O113" t="s">
         <v>40</v>
       </c>
       <c r="P113" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q113" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R113" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="S113"/>
       <c r="T113"/>
       <c r="U113"/>
       <c r="V113"/>
       <c r="W113" s="21"/>
       <c r="X113" s="21"/>
       <c r="Y113" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z113" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="114" spans="1:32">
       <c r="A114" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B114" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C114" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D114" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H114">
         <v>25</v>
       </c>
       <c r="I114"/>
       <c r="J114" t="s">
         <v>39</v>
       </c>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
       <c r="O114" t="s">
         <v>40</v>
       </c>
       <c r="P114" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q114" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R114" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="S114"/>
       <c r="T114"/>
       <c r="U114"/>
       <c r="V114"/>
       <c r="W114" s="21"/>
       <c r="X114" s="21"/>
       <c r="Y114" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z114" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="115" spans="1:32">
       <c r="A115" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B115" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C115" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D115" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H115">
         <v>25</v>
       </c>
       <c r="I115"/>
       <c r="J115" t="s">
         <v>39</v>
       </c>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
       <c r="O115" t="s">
         <v>40</v>
       </c>
       <c r="P115" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q115" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R115" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="S115"/>
       <c r="T115"/>
       <c r="U115"/>
       <c r="V115"/>
       <c r="W115" s="21"/>
       <c r="X115" s="21"/>
       <c r="Y115" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z115" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:32">
       <c r="A116" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B116" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C116" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D116" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H116">
         <v>25</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
         <v>39</v>
       </c>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
       <c r="O116" t="s">
         <v>40</v>
       </c>
       <c r="P116" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q116" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R116" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="S116"/>
       <c r="T116"/>
       <c r="U116"/>
       <c r="V116"/>
       <c r="W116" s="21"/>
       <c r="X116" s="21"/>
       <c r="Y116" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Z116" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="117" spans="1:32">
       <c r="A117" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B117" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C117" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D117" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="H117">
         <v>24</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
         <v>39</v>
       </c>
       <c r="K117"/>
       <c r="L117" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="M117"/>
       <c r="N117"/>
       <c r="O117" t="s">
         <v>40</v>
       </c>
       <c r="P117" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q117" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R117" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="S117"/>
       <c r="T117"/>
       <c r="U117"/>
       <c r="V117"/>
       <c r="W117" s="21"/>
       <c r="X117" s="21"/>
       <c r="Y117" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z117" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="118" spans="1:32">
       <c r="A118" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B118" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C118" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D118" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="H118">
         <v>24</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
         <v>39</v>
       </c>
       <c r="K118"/>
       <c r="L118" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="M118"/>
       <c r="N118"/>
       <c r="O118" t="s">
         <v>40</v>
       </c>
       <c r="P118" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q118" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="R118" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="S118"/>
       <c r="T118"/>
       <c r="U118"/>
       <c r="V118"/>
       <c r="W118" s="21"/>
       <c r="X118" s="21"/>
       <c r="Y118" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z118" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="119" spans="1:32">
       <c r="A119" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B119" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C119" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D119" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H119">
         <v>25</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
         <v>39</v>
       </c>
       <c r="K119"/>
       <c r="L119" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="M119"/>
       <c r="N119"/>
       <c r="O119" t="s">
         <v>40</v>
       </c>
       <c r="P119" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q119" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R119" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="S119"/>
       <c r="T119"/>
       <c r="U119"/>
       <c r="V119"/>
       <c r="W119" s="21"/>
       <c r="X119" s="21"/>
       <c r="Y119" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z119" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="120" spans="1:32">
       <c r="A120" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B120" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C120" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D120" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H120">
         <v>25</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
         <v>39</v>
       </c>
       <c r="K120"/>
       <c r="L120" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="M120"/>
       <c r="N120"/>
       <c r="O120" t="s">
         <v>40</v>
       </c>
       <c r="P120" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q120" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R120" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="S120"/>
       <c r="T120"/>
       <c r="U120"/>
       <c r="V120"/>
       <c r="W120" s="21"/>
       <c r="X120" s="21"/>
       <c r="Y120" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z120" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:32">
       <c r="A121" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B121" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C121" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D121" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H121">
         <v>25</v>
       </c>
       <c r="I121"/>
       <c r="J121" t="s">
         <v>39</v>
       </c>
       <c r="K121"/>
       <c r="L121" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="M121"/>
       <c r="N121"/>
       <c r="O121" t="s">
         <v>40</v>
       </c>
       <c r="P121" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q121" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R121" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="S121"/>
       <c r="T121"/>
       <c r="U121"/>
       <c r="V121"/>
       <c r="W121" s="21"/>
       <c r="X121" s="21"/>
       <c r="Y121" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z121" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="122" spans="1:32">
       <c r="A122" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B122" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C122" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D122" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H122">
         <v>25</v>
       </c>
       <c r="I122"/>
       <c r="J122" t="s">
         <v>39</v>
       </c>
       <c r="K122"/>
       <c r="L122" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="M122"/>
       <c r="N122"/>
       <c r="O122" t="s">
         <v>40</v>
       </c>
       <c r="P122" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q122" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R122" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="S122"/>
       <c r="T122"/>
       <c r="U122"/>
       <c r="V122"/>
       <c r="W122" s="21"/>
       <c r="X122" s="21"/>
       <c r="Y122" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z122" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="123" spans="1:32">
       <c r="A123" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B123" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C123" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D123" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H123">
         <v>24</v>
       </c>
       <c r="I123"/>
       <c r="J123" t="s">
         <v>39</v>
       </c>
       <c r="K123"/>
       <c r="L123" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M123"/>
       <c r="N123"/>
       <c r="O123" t="s">
         <v>40</v>
       </c>
       <c r="P123" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q123" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="R123" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="S123"/>
       <c r="T123"/>
       <c r="U123"/>
       <c r="V123"/>
       <c r="W123" s="21"/>
       <c r="X123" s="21"/>
       <c r="Y123" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z123" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="124" spans="1:32">
       <c r="A124" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B124" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C124" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D124" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="H124">
         <v>25</v>
       </c>
       <c r="I124"/>
       <c r="J124" t="s">
         <v>39</v>
       </c>
       <c r="K124"/>
       <c r="L124" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="M124"/>
       <c r="N124"/>
       <c r="O124" t="s">
         <v>40</v>
       </c>
       <c r="P124" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q124" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R124" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="S124"/>
       <c r="T124"/>
       <c r="U124"/>
       <c r="V124"/>
       <c r="W124" s="21"/>
       <c r="X124" s="21"/>
       <c r="Y124" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z124" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="125" spans="1:32">
       <c r="A125" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B125" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C125" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D125" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H125">
         <v>25</v>
       </c>
       <c r="I125"/>
       <c r="J125" t="s">
         <v>39</v>
       </c>
       <c r="K125"/>
       <c r="L125" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="M125"/>
       <c r="N125"/>
       <c r="O125" t="s">
         <v>40</v>
       </c>
       <c r="P125" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q125" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R125" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="S125"/>
       <c r="T125"/>
       <c r="U125"/>
       <c r="V125"/>
       <c r="W125" s="21"/>
       <c r="X125" s="21"/>
       <c r="Y125" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z125" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="126" spans="1:32">
       <c r="A126" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B126" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C126" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D126" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H126">
         <v>25</v>
       </c>
       <c r="I126"/>
       <c r="J126" t="s">
         <v>39</v>
       </c>
       <c r="K126"/>
       <c r="L126" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="M126"/>
       <c r="N126"/>
       <c r="O126" t="s">
         <v>40</v>
       </c>
       <c r="P126" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q126" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R126" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="S126"/>
       <c r="T126"/>
       <c r="U126"/>
       <c r="V126"/>
       <c r="W126" s="21"/>
       <c r="X126" s="21"/>
       <c r="Y126" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z126" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="127" spans="1:32">
       <c r="A127" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B127" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C127" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D127" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H127">
         <v>25</v>
       </c>
       <c r="I127"/>
       <c r="J127" t="s">
         <v>39</v>
       </c>
       <c r="K127"/>
       <c r="L127" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="M127"/>
       <c r="N127"/>
       <c r="O127" t="s">
         <v>40</v>
       </c>
       <c r="P127" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q127" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R127" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="S127"/>
       <c r="T127"/>
       <c r="U127"/>
       <c r="V127"/>
       <c r="W127" s="21"/>
       <c r="X127" s="21"/>
       <c r="Y127" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z127" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="128" spans="1:32">
       <c r="A128" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B128" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C128" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D128" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H128">
         <v>24</v>
       </c>
       <c r="I128"/>
       <c r="J128" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K128"/>
       <c r="L128" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M128"/>
       <c r="N128"/>
       <c r="O128" t="s">
         <v>40</v>
       </c>
       <c r="P128" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q128" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R128" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="S128"/>
       <c r="T128"/>
       <c r="U128"/>
       <c r="V128"/>
       <c r="W128" s="21"/>
       <c r="X128" s="21"/>
       <c r="Y128" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z128" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="129" spans="1:32">
       <c r="A129" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B129" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C129" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D129" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H129"/>
       <c r="I129"/>
       <c r="J129" t="s">
         <v>39</v>
       </c>
       <c r="K129"/>
       <c r="L129" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="M129"/>
       <c r="N129"/>
       <c r="O129" t="s">
         <v>40</v>
       </c>
       <c r="P129" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q129" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="R129" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="S129"/>
       <c r="T129"/>
       <c r="U129"/>
       <c r="V129"/>
       <c r="W129" s="21"/>
       <c r="X129" s="21"/>
       <c r="Y129" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z129" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="130" spans="1:32">
       <c r="A130" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B130" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C130" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D130" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130">
         <v>6</v>
       </c>
       <c r="I130"/>
       <c r="J130" t="s">
         <v>39</v>
       </c>
       <c r="K130"/>
       <c r="L130" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="M130"/>
       <c r="N130"/>
       <c r="O130" t="s">
         <v>40</v>
       </c>
       <c r="P130" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q130" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R130">
         <v>31903</v>
       </c>
       <c r="S130"/>
       <c r="T130"/>
       <c r="U130"/>
       <c r="V130"/>
       <c r="W130" s="21"/>
       <c r="X130" s="21"/>
       <c r="Y130" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z130" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="131" spans="1:32">
       <c r="A131" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B131" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C131"/>
       <c r="D131" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H131"/>
       <c r="I131"/>
       <c r="J131" t="s">
         <v>39</v>
       </c>
       <c r="K131"/>
       <c r="L131" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="M131"/>
       <c r="N131"/>
       <c r="O131" t="s">
         <v>40</v>
       </c>
       <c r="P131" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q131" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="R131" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="S131"/>
       <c r="T131"/>
       <c r="U131"/>
       <c r="V131"/>
       <c r="W131" s="21"/>
       <c r="X131" s="21"/>
       <c r="Y131" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z131" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="132" spans="1:32">
       <c r="A132" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B132" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C132" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D132" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H132">
         <v>24</v>
       </c>
       <c r="I132"/>
       <c r="J132" t="s">
         <v>39</v>
       </c>
       <c r="K132"/>
       <c r="L132" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="M132"/>
       <c r="N132"/>
       <c r="O132" t="s">
         <v>40</v>
       </c>
       <c r="P132" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q132" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R132" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="S132"/>
       <c r="T132"/>
       <c r="U132"/>
       <c r="V132"/>
       <c r="W132" s="21"/>
       <c r="X132" s="21"/>
       <c r="Y132" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="Z132" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="133" spans="1:32">
       <c r="A133" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B133" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C133" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D133" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H133">
         <v>24</v>
       </c>
       <c r="I133"/>
       <c r="J133" t="s">
         <v>39</v>
       </c>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
       <c r="O133" t="s">
         <v>40</v>
       </c>
       <c r="P133" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q133" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="R133">
         <v>406421</v>
       </c>
       <c r="S133"/>
       <c r="T133"/>
       <c r="U133"/>
       <c r="V133"/>
       <c r="W133" s="21"/>
       <c r="X133" s="21"/>
       <c r="Y133" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="Z133" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="134" spans="1:32">
       <c r="A134" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B134" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C134" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D134" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H134">
         <v>6</v>
       </c>
       <c r="I134"/>
       <c r="J134" t="s">
         <v>39</v>
       </c>
       <c r="K134"/>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
       <c r="O134" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="P134" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q134" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="R134">
         <v>407512</v>
       </c>
       <c r="S134"/>
       <c r="T134"/>
       <c r="U134"/>
       <c r="V134"/>
       <c r="W134" s="21"/>
       <c r="X134" s="21"/>
       <c r="Y134" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="Z134" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="135" spans="1:32">
       <c r="A135" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B135" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C135" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D135" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H135">
         <v>6</v>
       </c>
       <c r="I135"/>
       <c r="J135" t="s">
         <v>39</v>
       </c>
       <c r="K135"/>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
       <c r="O135" t="s">
         <v>40</v>
       </c>
       <c r="P135" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q135" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="R135">
         <v>565836</v>
       </c>
       <c r="S135"/>
       <c r="T135"/>
       <c r="U135"/>
       <c r="V135"/>
       <c r="W135" s="21"/>
       <c r="X135" s="21"/>
       <c r="Y135" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="Z135" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:32">
       <c r="A136" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B136" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C136" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D136" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H136">
         <v>6</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
         <v>39</v>
       </c>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
       <c r="O136" t="s">
         <v>40</v>
       </c>
       <c r="P136" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q136" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="R136">
         <v>614855</v>
       </c>
       <c r="S136"/>
       <c r="T136"/>
       <c r="U136"/>
       <c r="V136"/>
       <c r="W136" s="21"/>
       <c r="X136" s="21"/>
       <c r="Y136" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="Z136" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="137" spans="1:32">
       <c r="A137" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B137" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C137" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D137" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="H137">
         <v>24</v>
       </c>
       <c r="I137"/>
       <c r="J137" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K137"/>
       <c r="L137" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M137"/>
       <c r="N137"/>
       <c r="O137" t="s">
         <v>40</v>
       </c>
       <c r="P137" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q137" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R137" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="S137"/>
       <c r="T137"/>
       <c r="U137"/>
       <c r="V137"/>
       <c r="W137" s="21"/>
       <c r="X137" s="21"/>
       <c r="Y137" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z137" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="138" spans="1:32">
       <c r="A138" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B138" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C138" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D138" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H138">
         <v>24</v>
       </c>
       <c r="I138"/>
       <c r="J138" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K138"/>
       <c r="L138" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M138"/>
       <c r="N138"/>
       <c r="O138" t="s">
         <v>40</v>
       </c>
       <c r="P138" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q138" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R138" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="S138"/>
       <c r="T138"/>
       <c r="U138"/>
       <c r="V138"/>
       <c r="W138" s="21"/>
       <c r="X138" s="21"/>
       <c r="Y138" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z138" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="139" spans="1:32">
       <c r="A139" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B139" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C139" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D139" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H139">
         <v>25</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
         <v>39</v>
       </c>
       <c r="K139"/>
       <c r="L139" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="M139"/>
       <c r="N139"/>
       <c r="O139" t="s">
         <v>40</v>
       </c>
       <c r="P139" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q139" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R139" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="S139"/>
       <c r="T139"/>
       <c r="U139"/>
       <c r="V139"/>
       <c r="W139" s="21"/>
       <c r="X139" s="21"/>
       <c r="Y139" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z139" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="140" spans="1:32">
       <c r="A140" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B140" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C140" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D140" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H140">
         <v>25</v>
       </c>
       <c r="I140"/>
       <c r="J140" t="s">
         <v>39</v>
       </c>
       <c r="K140"/>
       <c r="L140" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="M140"/>
       <c r="N140"/>
       <c r="O140" t="s">
         <v>40</v>
       </c>
       <c r="P140" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q140" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R140" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="S140"/>
       <c r="T140"/>
       <c r="U140"/>
       <c r="V140"/>
       <c r="W140" s="21"/>
       <c r="X140" s="21"/>
       <c r="Y140" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z140" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="141" spans="1:32">
       <c r="A141" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B141" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C141" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D141" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H141">
         <v>25</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
         <v>39</v>
       </c>
       <c r="K141"/>
       <c r="L141" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="M141"/>
       <c r="N141"/>
       <c r="O141" t="s">
         <v>40</v>
       </c>
       <c r="P141" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q141" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="R141" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="S141"/>
       <c r="T141"/>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141" s="21"/>
       <c r="X141" s="21"/>
       <c r="Y141" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z141" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:32">
       <c r="A142" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B142" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C142"/>
       <c r="D142" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142"/>
       <c r="I142"/>
       <c r="J142"/>
       <c r="K142"/>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
       <c r="O142" t="s">
         <v>40</v>
       </c>
       <c r="P142" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q142" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="R142" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="S142"/>
       <c r="T142"/>
       <c r="U142"/>
       <c r="V142"/>
       <c r="W142" s="21"/>
       <c r="X142" s="21"/>
       <c r="Y142" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z142" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="143" spans="1:32">
       <c r="A143" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B143" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C143"/>
       <c r="D143" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143"/>
       <c r="K143"/>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
       <c r="O143" t="s">
         <v>40</v>
       </c>
       <c r="P143" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q143" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R143" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="S143"/>
       <c r="T143"/>
       <c r="U143"/>
       <c r="V143"/>
       <c r="W143" s="21"/>
       <c r="X143" s="21"/>
       <c r="Y143" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z143" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="144" spans="1:32">
       <c r="A144" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B144" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C144"/>
       <c r="D144" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144"/>
       <c r="I144"/>
       <c r="J144"/>
       <c r="K144"/>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144"/>
       <c r="O144" t="s">
         <v>40</v>
       </c>
       <c r="P144" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q144" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R144" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="S144"/>
       <c r="T144"/>
       <c r="U144"/>
       <c r="V144"/>
       <c r="W144" s="21"/>
       <c r="X144" s="21"/>
       <c r="Y144" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z144" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="145" spans="1:32">
       <c r="A145" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B145" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C145"/>
       <c r="D145" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145"/>
       <c r="I145"/>
       <c r="J145"/>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
       <c r="O145" t="s">
         <v>40</v>
       </c>
       <c r="P145" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q145" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R145" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="S145"/>
       <c r="T145"/>
       <c r="U145"/>
       <c r="V145"/>
       <c r="W145" s="21"/>
       <c r="X145" s="21"/>
       <c r="Y145" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z145" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="146" spans="1:32">
       <c r="A146" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B146" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C146"/>
       <c r="D146" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H146"/>
       <c r="I146"/>
       <c r="J146"/>
       <c r="K146"/>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
       <c r="O146" t="s">
         <v>40</v>
       </c>
       <c r="P146" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q146" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="R146" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="S146"/>
       <c r="T146"/>
       <c r="U146"/>
       <c r="V146"/>
       <c r="W146" s="21"/>
       <c r="X146" s="21"/>
       <c r="Y146" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z146" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="G1:N1"/>
     <mergeCell ref="O1:S1"/>
     <mergeCell ref="T1:X1"/>
     <mergeCell ref="Y1:Z1"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="date" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="W1:X1">
       <formula1>1</formula1>
       <formula2>402133</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="W1:X1">
       <formula1>1</formula1>
       <formula2>402133</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10.54296875" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B2" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B3" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B4" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B5" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B7" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B8" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B9" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>580</v>
+        <v>708</v>
       </c>
       <c r="B10" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>707</v>
+        <v>581</v>
       </c>
       <c r="B11" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B12" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B13" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B15" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B16" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B17" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B18" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B19" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B20" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B23" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B24" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B27"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B28"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B29"/>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B30"/>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">